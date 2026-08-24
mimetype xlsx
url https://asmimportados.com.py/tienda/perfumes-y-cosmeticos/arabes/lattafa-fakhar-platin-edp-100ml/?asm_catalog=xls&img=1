--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Catalogo" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1215">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>SKU</t>
   </si>
   <si>
     <t>Imagen</t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Precio</t>
   </si>
   <si>
     <t>Abercrombie &amp;amp; Fitch F Authentic Self 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 317.125</t>
   </si>
   <si>
     <t>Afnan 9Am 100ml EDP *Amarillo</t>
   </si>
   <si>
@@ -619,50 +619,53 @@
   <si>
     <t>Armani Emporio Stronger With You 100 ml Parfum</t>
   </si>
   <si>
     <t>Gs. 729.388</t>
   </si>
   <si>
     <t>Armani Emporio Stronger With You Intensely M 100ml EDP</t>
   </si>
   <si>
     <t>Armani Emporio Stronger With You Powerfully 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 856.238</t>
   </si>
   <si>
     <t>Armani Si F 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 627.908</t>
   </si>
   <si>
     <t>Armani Si Passione Red Musk 100ml EDP</t>
   </si>
   <si>
+    <t>Azzaro Chrome M 100ml EDT</t>
+  </si>
+  <si>
     <t>Azzaro Chrome M 200ml EDT</t>
   </si>
   <si>
     <t>Gs. 355.180</t>
   </si>
   <si>
     <t>Azzaro Pour Homme M 200ml EDT</t>
   </si>
   <si>
     <t>Gs. 304.440</t>
   </si>
   <si>
     <t>Azzaro The Most Wanted Intense 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 424.948</t>
   </si>
   <si>
     <t>Azzaro The Most Wanted Intense 100ml EDT</t>
   </si>
   <si>
     <t>Gs. 374.208</t>
   </si>
   <si>
     <t>Azzaro The Most Wanted Parfum 100 ml</t>
@@ -1510,50 +1513,53 @@
   <si>
     <t>Gucci Flora Georgeous Orchid F EDP 100ml</t>
   </si>
   <si>
     <t>Gs. 761.100</t>
   </si>
   <si>
     <t>Gucci Guilty Elixir F 60ml EDP</t>
   </si>
   <si>
     <t>Gs. 824.525</t>
   </si>
   <si>
     <t>Gucci Guilty F 90ml EDP</t>
   </si>
   <si>
     <t>Gucci Guilty Pour Homme Elixir 60ml EDP</t>
   </si>
   <si>
     <t>Hermes Terre D Hermes Eau Intense Vetiver M 100ml EDP</t>
   </si>
   <si>
     <t>Hermes Terre D Hermes Eau Intense Vetiver M 100ml EDP New</t>
   </si>
   <si>
+    <t>Hermes Terre D Hermes M 100ml EDT</t>
+  </si>
+  <si>
     <t>Hermes Twilly Ginger F 50ml EDP</t>
   </si>
   <si>
     <t>Hermes Un Jardin En Mediterrane F 100ml EDT</t>
   </si>
   <si>
     <t>Hugo Boss Bottled Elixir Parfum Intense M 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 558.140</t>
   </si>
   <si>
     <t>Hugo Boss Bottled Infinite M 100ml EDP</t>
   </si>
   <si>
     <t>Hugo Boss Bottled M 100ml EDT</t>
   </si>
   <si>
     <t>Hugo Boss Bottled M 100ml Parfum</t>
   </si>
   <si>
     <t>Hugo Boss Bottled M 200ml EDT</t>
   </si>
   <si>
     <t>Hugo Boss Bottled Night M 100ml EDT</t>
@@ -2089,50 +2095,56 @@
   <si>
     <t>Lattafa Jasoor M 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Khamrah 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 152.220</t>
   </si>
   <si>
     <t>Lattafa Khamrah Qahwa F 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Khanjar 85ml EDP</t>
   </si>
   <si>
     <t>Lattafa Maahir 100ml Gold</t>
   </si>
   <si>
     <t>Lattafa Maahir Black EDP 100ml</t>
   </si>
   <si>
     <t>Lattafa Masa 100ml</t>
   </si>
   <si>
+    <t>Lattafa Musaman Black Intense M 100ml EDP</t>
+  </si>
+  <si>
+    <t>Gs. 225.159</t>
+  </si>
+  <si>
     <t>Lattafa Musaman Masculino 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Musaman White Intense U 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Niche Emarati Antique 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Oud Mood 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Petra F 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Pride Al Areeq Silvier M 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Pride Al Qiam Gold M 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Pride Nebras Elixir U 100ml EDP</t>
   </si>
   <si>
     <t>Lattafa Pride Nebras U 100ml EDP</t>
@@ -2545,50 +2557,56 @@
   <si>
     <t>Gs. 1.839.325</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Apom EDP 200ml</t>
   </si>
   <si>
     <t>Gs. 2.866.810</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge 540 200ml EDP</t>
   </si>
   <si>
     <t>Gs. 3.995.775</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge Extrait 540 200ml EDP(18141)</t>
   </si>
   <si>
     <t>Gs. 5.074.000</t>
   </si>
   <si>
     <t>Maison Francis Kurkdjian Baccarat Rouge Extrait 540 Set (3X11</t>
   </si>
   <si>
+    <t>Maison Francis Kurkdjian Oud Silk Mood 70ml</t>
+  </si>
+  <si>
+    <t>Gs. 2.219.875</t>
+  </si>
+  <si>
     <t>Maison Margiela Replica Afternoon Delight 100ml EDT</t>
   </si>
   <si>
     <t>Gs. 646.935</t>
   </si>
   <si>
     <t>Maison Margiela Replica Coffee Break 100ml EDT</t>
   </si>
   <si>
     <t>Maison Margiela Replica From The Garden 100ml EDT</t>
   </si>
   <si>
     <t>Maison Margiela Replica Jazz Club M 100ml EDT</t>
   </si>
   <si>
     <t>Maison Margiela Replica Lazy Sunday Morning 100ml EDT</t>
   </si>
   <si>
     <t>Maison Margiela Replica On A Date F 100ml EDT</t>
   </si>
   <si>
     <t>Maison Margiela Replica When The Rain Stops 100ml EDT</t>
   </si>
   <si>
     <t>Mancera Amberful 120ml EDP</t>
@@ -2800,119 +2818,164 @@
   <si>
     <t>Gs. 881.608</t>
   </si>
   <si>
     <t>Nishane Hacivat X EDP 100ml</t>
   </si>
   <si>
     <t>Nishane Hundred Silent Ways EDP 50ml</t>
   </si>
   <si>
     <t>Gs. 1.258.986</t>
   </si>
   <si>
     <t>Nishane Hundred Silent Ways Extrait De Parfum 100ml</t>
   </si>
   <si>
     <t>Gs. 1.818.078</t>
   </si>
   <si>
     <t>Nishane Hundred Silent Ways X EDP 50ml</t>
   </si>
   <si>
     <t>Nishane Hundred Silent Ways X Extrait De Parfum 100ml</t>
   </si>
   <si>
+    <t>Nishane Mana Extrait De Parfum 50ml</t>
+  </si>
+  <si>
+    <t>Gs. 1.934.463</t>
+  </si>
+  <si>
+    <t>Nishane Meant To Be Seen Extrait De Parfum 50ml</t>
+  </si>
+  <si>
     <t>Nishane Nanshe Extrait De Parfum 100ml</t>
   </si>
   <si>
     <t>Nishane Nanshe Extrait De Parfum 50ml</t>
   </si>
   <si>
     <t>Nishane Nefs Extrait Parfum 50ml</t>
   </si>
   <si>
     <t>Nishane Shem Extrait Parfum 50ml</t>
   </si>
   <si>
     <t>Nishane Sultan Vetiver Extrait Parfum 50ml</t>
   </si>
   <si>
     <t>Nishane Tempfluo 100ml EDP</t>
   </si>
   <si>
     <t>Nishane Tero Extrait De Parfum 100ml</t>
   </si>
   <si>
     <t>Nishane Wulong Cha Extrait De Parfum 100ml</t>
   </si>
   <si>
     <t>Nishane Wulong Cha X Extrait De Parfum 100ml</t>
   </si>
   <si>
     <t>Nishane Wulong Cha X Extrait De Parfum 50ml</t>
   </si>
   <si>
     <t>Nishane Zenne Extrait Parfum 50ml</t>
   </si>
   <si>
+    <t>Oman Luxury Belfiore EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Dejan EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Flowerlush EDP 100Mml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Khanjar EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Oud Aquilaria EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Overdose EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Paramour EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Royal Incense EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Serenity EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Voyage EDP 100ml</t>
+  </si>
+  <si>
+    <t>Oman Luxury Wanderlust EDP 100Mml</t>
+  </si>
+  <si>
     <t>Oriarome Dubai Avenue Wonder U 100ml EDP</t>
   </si>
   <si>
     <t>Orientica Arte Bellissima Dark Desire EDP 75ml</t>
   </si>
   <si>
     <t>Orientica Arte Bellissima Romantic 75ml EDP</t>
   </si>
   <si>
     <t>Orientica Luxury Dania EDP F 80ml</t>
   </si>
   <si>
     <t>Orientica Royal Amber 80ml EDP</t>
   </si>
   <si>
     <t>Orientica Royal Collection Noble U 80ml EDP</t>
   </si>
   <si>
     <t>Orientica Royal Collection Victory EDP 80ml</t>
   </si>
   <si>
     <t>Orientica Velvet Gold 80ml EDP</t>
   </si>
   <si>
     <t>Paco Rabanne 1 Million Gold Elixir Parfum Intense 100ml</t>
   </si>
   <si>
     <t>Paco Rabanne Fame F EDP 80ml</t>
   </si>
   <si>
     <t>Paco Rabanne Fame F Parfum 80ml Refillble</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus EDT 100ml - Masc</t>
   </si>
   <si>
+    <t>Paco Rabanne Invictus Victory Absolut Intense Parfum 100ml</t>
+  </si>
+  <si>
     <t>Paco Rabanne Invictus Victory Elixir Parfum Intense 100ml</t>
   </si>
   <si>
     <t>Paco Rabanne Invictus Victory M 100 EDP Extreme</t>
   </si>
   <si>
     <t>Gs. 573.996</t>
   </si>
   <si>
     <t>Paco Rabanne Kit Lady Millon+Olympea+Fame+Fame Parfum</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea EDP F 80ml</t>
   </si>
   <si>
     <t>Paco Rabanne Olympea Flora EDP Intense F 80ml</t>
   </si>
   <si>
     <t>Paco Rabanne Xs Black EDP F 80ml</t>
   </si>
   <si>
     <t>Paco Rabanne Xs Black EDT M 100ml</t>
   </si>
   <si>
     <t>Paloma Picasso EDT F 100ml</t>
@@ -3031,98 +3094,107 @@
   <si>
     <t>Rasasi Hawas Pink For Her EDP 100ml</t>
   </si>
   <si>
     <t>Rasasi Hawas Tropical U EDP 100ml</t>
   </si>
   <si>
     <t>Rasasi Hawas Verde EDP 100ml</t>
   </si>
   <si>
     <t>Rasasi La Yuqawam Jasmine Wisp EDP 75ml</t>
   </si>
   <si>
     <t>Rasasi La Yuqawam Tobacco Blaze EDP 75ml</t>
   </si>
   <si>
     <t>Rayhaan Cadiz 100ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Corium 100ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Dark Leather 100ml EDP</t>
   </si>
   <si>
+    <t>Rayhaan Elixir 100ml EDP</t>
+  </si>
+  <si>
     <t>Rayhaan Fresh Wave For Him EDP 100ml</t>
   </si>
   <si>
     <t>Rayhaan Granada 100ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Imperia EDP 100ml</t>
   </si>
   <si>
     <t>Rayhaan Jungle Vibe 100ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Lion EDP 100ml</t>
   </si>
   <si>
     <t>Rayhaan Ocean Rush EDP 100ml</t>
   </si>
   <si>
     <t>Rayhaan Pacific 100ml EDP</t>
   </si>
   <si>
+    <t>Rayhaan Pacific Aura 100ml EDP</t>
+  </si>
+  <si>
     <t>Rayhaan Pretty In Pink F 100 ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Tonquin Giza 100ml EDP</t>
   </si>
   <si>
     <t>Rayhaan Wolf 100ml EDP</t>
   </si>
   <si>
     <t>Rayhan Cordova M 100Mm EDP</t>
   </si>
   <si>
     <t>Rosendo Matue No5 100ml</t>
   </si>
   <si>
     <t>Salvatore Ferragamo Acqua Essenziale Blu 100ml EDT</t>
   </si>
   <si>
     <t>Salvatore Ferragamo Signorina Libera 100ml EDP</t>
   </si>
   <si>
     <t>Salvatore Ferragamo Uomo Signature 100ml EDP</t>
   </si>
   <si>
     <t>Shiseido Fino Premium Condicionador 550ml</t>
   </si>
   <si>
+    <t>Shiseido Fino Premium Mascara 230G</t>
+  </si>
+  <si>
     <t>Sospiro Accento Viola EDP 100ml</t>
   </si>
   <si>
     <t>Gs. 1.344.610</t>
   </si>
   <si>
     <t>Sospiro Accento Viola EDP 100ml New</t>
   </si>
   <si>
     <t>Sospiro Afgano Puro EDP 100ml</t>
   </si>
   <si>
     <t>Gs. 1.503.173</t>
   </si>
   <si>
     <t>Sospiro Aira EDP 75ml</t>
   </si>
   <si>
     <t>Sospiro Basso EDP 100ml</t>
   </si>
   <si>
     <t>Gs. 1.471.460</t>
   </si>
   <si>
     <t>Sospiro Cadenza EDP 100ml</t>
@@ -3455,50 +3527,53 @@
     <t>Xerjoff Accento U 50ml EDP</t>
   </si>
   <si>
     <t>Gs. 887.950</t>
   </si>
   <si>
     <t>Xerjoff Alexandria Ii U 100 ml Parfum</t>
   </si>
   <si>
     <t>Xerjoff Casamorati Casafutura EDP 100ml</t>
   </si>
   <si>
     <t>Xerjoff Decas U 100ml EDP</t>
   </si>
   <si>
     <t>Gs. 1.300.213</t>
   </si>
   <si>
     <t>Xerjoff Erba Gold U 100ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Join The Club K Bridge Club Women EDP 50ml</t>
   </si>
   <si>
     <t>Xerjoff Laylati U 50ml EDP</t>
+  </si>
+  <si>
+    <t>Xerjoff Muse U 100ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Muse U 50ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Naxos U 100ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Opera U 100ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Soprano Women 50ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Torino 21 U 100ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Torino 21 U 50ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Torino 23 U 50ml EDP</t>
   </si>
   <si>
     <t>Xerjoff Torino 25 U 50ml EDP</t>
   </si>
@@ -3677,51 +3752,51 @@
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98331291d8607bfd49e7562b675f97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7c77326591bca64c2572dd7ca889.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0936f18a556ef48ed1516b7f1303f80.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a7e20d46f87dd4458cad93da1619.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507dd60defd77747dc7915150705db.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493805746343261a32aa0e60599cacbb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799ee43c2e5cf26c1a668cf82088c05.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d723e91503819b49ab7b12ba4d4f1c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1934d08c1b1045702ba5a57295c8ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2646c61cab911cd603b55cb38bb13.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191d1c14cf226864840fef922737e8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51221feb8c9f4eb2107ca112fb96c0d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff30e3fc6c6ac5d99f59ce3baee65.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa830c9702c95461cb8dd2df4a6a1d4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af40d65a4296d415212013e7562a1c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dfeb8be0dbaa45ff42919d858daed.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79900aeccefd184ffca9e9f8fecaa6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490c587b656d7fd2026b6e406c96be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86768f731fdf94800cc3db4dee176.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805de42104f40b1302b0f4322227905.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed65bfca78bcfb0bb865ace05d700.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab372f9878a2e2aeb438243ec2b4f21.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb6a311efd2508ce1dd8b69bbe256.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2370f56e29aff20df63e86929e143f.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6f114f1660e80b1226044d28c2c37.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4291dc4fd20a8f5053949129e430.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eaeb363ed89aea94c8276d1f412b4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6226711e710760bac79e5166b3cc91.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74824590e08423062388aa076eaa51be.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7df6008623bcfb64f629d81e72d51.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc45352b47059c434bda9168c8229e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c0e8bb429b3ee7e0b267af947258.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4749f047a6a4b11be40cac715965.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a722d9861611e750f7c45470339c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47724aff35c09fae059bc5b7c6c401f8.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daec75dedf77758d173a14bef078d8.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc87f81fb43c58f4368bff739924981.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427caf9e2035b35e306d1a08e562105.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda040cdd6f1f7b275b7b65a467a93a4.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8de5ca6923a542b3b5af2edd13000.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5289c1b2219d8a6c1e49c08b8374c6.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537256abb6e71e04254957f37ca5935.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d8d784509afe5e14e6865aaa3652.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428555730a38759b77fb2f78bb6d80.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96a5d8fa620df4c6d744e780d58cc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a54aa49e1e8999ede4e71e6559ab6.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9dfb73b490b3d6dae9f7e926c7cdc.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3d4cffb62313a36e8ea8b81d9fc3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9259d296b10fcd18df5ebad5bd29fc.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fec8d5250fd95a37c320846d0c721.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fed188bff717cb4c65542cffc0983.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b28acd0e8dad54fe76c609c41292c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1db15ce7e1ec8efe375967bb51509.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1faf3ad2373ae2df0906f6169b579.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d62c4b02757d48fdafbac8f2ad869.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1258cbeb986d85ddefa4b4da7e8b7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d3e20f15efb625f0b38fd082f9a6.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0aa5bf4390fea3278f00970dbd37.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca894613ade7e96f31b0c6397cdef.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e137fff68c8e988792ed6cf6db550a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb37952dc3392a7d1f6202bd2e42cb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7632d0e5d13ef6e82f360f5ec268.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31fe596f3e6c0fbf2e709e8607285.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56e4700654c65752e010d10ff2b4e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11181d94b4bc784ec99f6344bc3e1.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fcb2c2681b29509d59f8dbb56faa.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4065e534cdae7b2c7fd011a6f1b98d.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaed5da954d0195654582b8809574c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23cceaec92ab3c9374c63acb17be8.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096654419c6e5b4473ce9fd8e7eee05e.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb8b5e3895c65d2a141a6aadf655c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfc2bb88b75024fe2780287dcf037.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40fdd526acbb176147ac66368b1709.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8befed553681df59934e3efe400c8c.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1a91c6ef0b280949317f10cb0ff6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b385fcf9a3af9cc99e7fd79b07114.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9da355c072ee8785430e593325b1e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e4897c3ab67990db55b7a389e77a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391aa27899498cc6f2cbb82dc2f0a2.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4f1b548db1026fbda37f5964ae73.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a227c49603bccafe899e5b6c5ec88.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f0d12bbdde38e2db1059525c6489.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b55142a78af0f48299884df79e03.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae71e3b35c25cf05065b36f8a97d7.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a66b5c1c0c778ddf99086e1838ee8.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5d6138fa5fa7e6e2ab83a7feb809.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd289dd049f210bb3d45a97967f06.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479ad21dc68b5704a8dccf65f72bb5.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f5711d7243903a67e1881b03ad3a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd6111e3450695b4a0e4ad721bfa7c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6cae45f2bff344d86308e888a4280.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be693a4ce17143a055f1dec64ee08c.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957b8c55e7e7d7a12022a9965f6836.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de452b964ff5703a95ef3bd4ab28e83.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89221c50c8a8582e66f67847ca9eb3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af4abfbb2714bb6cefaf46a6280e7.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6ed4335de8f05a9806b443892548.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e2fedcd7bfd41e6ac2300bd0f45d.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65e0b45a9fbd7677af939dd4de429.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61fd3a79c9a703eb90a98d1bad111.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d1cb91484b9cb6a0480bf1a4a691.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda666c81e3d6d870ff114f80483435.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d9d5f30a24242909d7f069e46ad6.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ab2c53f245365735d85ee1e274eb.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bb38507e786d26323c2036906d3b.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40282a9fb3078fc9f9a69e1b4afcd.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac981db37783e9aada1451af2110a8.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f58b7a8359a705ad961af9232af9.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a438034c7a09ff1d6ccc0a0649b88f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8c92665b794a3070096cf62f562d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0aa320bf517dbaff927f3942789f3.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147514999444c6f3c6c54c504bc5ba.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dd047a8381b4b84ca0cef352f2584.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced250c07b1ecea58b07801b352f2ba.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5212888c3463e16ebbc4303a37e07.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0486ec7dd95aef798637d87458a7.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3fe22def447d398ff9f28ac4393cd.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713d3a00e96bbf29facc054eb048c93.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e779375717b1c462ded2feac34edb.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d53b68cd41f000a97d1dbb75e7c0.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42523c92122f4c5bd8b8afc246e238.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b0e19e09a6285ca66a7df3cb83a3.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7e9a41d7034338ba05e9d9c2a1829.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5073b293c2324db9720f0adcc65b.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d47b9f13d4432b2c5c855ca3dfd2.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2add5c5054f2b10d396436a945bd7.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19670a66cea5d2580caf8073a791c.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1ea08ce41e0c12ee98bcea75832a.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6fc7503f2961282d138efc295f3d0.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0668845633f2fa172d1ed3539552.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014db9eedc421bdb4dcf13b4e18afaf.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d6e6d398741d1efde5b14638025f0.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ba64a6e48e7f41e25c2b8708dae7.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79a98dc005af6705aec277509563f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7ee3c70573beaeacbd6fe2e84d453.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad7508fb7cb963c5e5bc38ee89a62a.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6e3e41c549654dbc623281bf39c1.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082db84bb7d55a29a07c601e25799c7.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af571a1409ebcc1bb47d9b7a32c1587.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689565fb5893a3883a6c75d424407cf.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735c52fa23fa5b3ec56266de92b0c07.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997f449e7e4d8bb331991f1d0ee40d.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a926fa52858554d29bef0241d44e8f.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5428844fd22b504823010ba9f6d20b.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e285bad6e45df34887cba092ab26e0.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bda00ce0edf5248890b0b5464f9fc0.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07173cb059cb396b1a5ba073e4f44dea.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea079e65eb7e69b6652c415824a4b9.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519b39059a4b25dafddd9dc0b1fa272.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c321f402d295b6ba38d27bb1c856a.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df79f4e9fcdb597ae19e66f02895ac.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c293ea609dcf7f2a4f9ea6cb69027.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b7bb198534fc0db6e07a5af9fb30.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268556a0dd9c0acbb8ccf53d8b9c51a6.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2be098019d1fdbf69328cb4ba6476d.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1da718b0fac458696fe3df3f48797e.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30aa9781ff94d934382d11e58d997.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3fa3de682f8a92a6f3eb5181704c2.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8fb9f71c88541a3046c4ebd22f7ab.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93339743bdf0444ee7945891f9b05b.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec8e225b2569a0d3c2a7bacddbe1a.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2ceb01ee840aa67d3d82da2429696.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f811d66a805d27a4644fe8bf2544.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaacbddf0148fc86e0a8dee1e5a113.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df264686b1b6d69babaca8aca41a79a2.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96091aa10e2487062c1181dd7a98ae.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff390c32f388c7e0c13706cb6289b8.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70fcdc03affab74ba8f17600db7f4.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe4412f45103e2769c08e6babceae8.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a669ff6ad8d1ef4a35ab10767426f4.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afff91b01b1cd615c931e1617bedd4f.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c6104dbabd88c123f734265590f3.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d0777917552a25c557820e1ce659.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc38d344a501b6925281e4be9af65e3.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029192473c9bd20eda964e5479c4280.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed8629ffe980cd09dcb678cf78bd3.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06069ebd3ad1d091347ad8ee692ae4be.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b2494a431d5af57f58d88e2d84492.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c7962b385ca616f38d629444c7bd4.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ea83842f6eacfa4ff80148374b72.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d9c446433c2dee25d8fc8083fce1.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d06efa14899eb2cf2d4d366589e29.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830899028c8bd9903858862bc3523be.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b8570e2cf167426a39752aa94bcf.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e67f6ab207957f45c1d52e86b0f71.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947afe0d9753eea05b818a47a5260e6d.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad402d230b445dccb19944ecfb5cb1b.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb807b5c35cd812e33abdfa20af2277.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534358e70a944d85c9246b7ed38d212.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f002dbc5ec415681242b6b4e6f4cb6c.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d74a078becc79c4f33aa18dffea6f.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd929686d6a76b4f1039802e3f50a064.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b914db4bd6dd959686f96029c6c2.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46295cdd04c6ce435abc13449391019.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78490b36e867d47f2d85b02796709431.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca46abccfcf9ba1b91ef9af8000fd6c.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb9c957bf548d483ec2802b67ffde8.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757570ebf1afd3ba14bf141a296121ec.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8712bfdf03917beeae7a9f028130d4.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b160774b7d6c40529f4e28bac460cc.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7ae262008100e4354f8d2e1be57e8.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce57656af3b01bc7f5054a25c369d0e.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd475635f7e56733c911b6ef479da3fb.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5126b20ce32c145a7e562399d8d58.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0c9b72539cd4897a7138d452782e.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434f4e6bcbbd097b395ae19b4948571.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b04889477fd9428430f3871c52619.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608d3f6cad03ac7b0da4b0ec077cd2e.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c850181c82deb97ff3e4451146f2f63.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de64be6cbcb090377c50ae4e55289.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d1813c744f1df646c80343dec2af.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11189819f68ba2df3b25f7b7bef18e59.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2202e1041f70d91bf6c36806adee7.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30ea4ba128d522df67f57db28045d.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4392a18b5baf90d3fe796eed24d58.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb5f77dfe85dcb5b69559a81213d21.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabac72ca507ace8a1f8d114ad4ed50.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ba6671905adb81cc1f555a81963b.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1d2d1ce20baea015be4dae93fb41.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6729c40259e2c858b78d644813119.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d6d6391bfc39735b286d786d1771.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2b8c17a486a2bf37c5c6821b6c869.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cad3359442b014f81f6e0c0e30185.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e8f3a02d0eb25fe55f5529f843d20.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26074d4d219cd2fa3673eec673b73641.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a5d1a0ee6b162f7075ee9e5ad21d.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda2eca149d3f48e331ea29ded04332.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81227202368fecb14bc8fece7813c5.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024255d2d7abb7ffb7ef0f9470f031fa.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d6a9b64474660bec9c51ca625d36.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd91094e7b0336cde3151bfd45c0e7.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ada6414c726a7df927307a20fafd.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440103151fbc9fe9810d45f30b6da50.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352366a443dda763740a75da56948c76.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d856063e562c7852dd929b8466498.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12713acf76abc9a8fc14dca7bd084f8d.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487c069c559c379584d0bc93c1d4b14.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8026632f3ce88a264752818c9ce16.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25dd41767d6076ad36131ee9ca6540.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155a68505d489a362c97ce9b57fae4.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e1b483a775e01d02e2475c5ee747e.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80142721673951e68fd90535d4e6533.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96e4609e6a01b01ba5f06a717cbc80.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d534415b5d6604aa1c22bcf0651b.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3b3bfd5a25330c9d13712e9e348a.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecdec46f349a3d7fe3378749177ac4.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f332e09075aab5968b30e675b5244c.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf9ade96f2e1e18a84aae716ed8b05.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a15b136a8bc1db834f606368faf51.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb230bbc3f032340a748b0d984173.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f681b4b07b49d0e52b69488ef3307.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0c0d46d15061b2b10c6cb1432ce2e.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486e27766d56bd4ae41ac3d515d01fd.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7d7f2f1a13f1bf01a68989f991dd.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2697aa04566fc6e38dce1a7153712.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a43620bd725cc38047516238fb67ca.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1badf09ab141a8fe6efd273cb2711a.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56190b9e542e31092ea92eec058abf.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d5e173f694c8a445bdc180faf3b0.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990698a9bfaecfeee542b0f3edad7f8.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb6b91d4caf7cc7d7e098e99e35c16.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18385c81cca73816776d6d71e867b6.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd5d8f9adab631adc8cf2f015cd4d7.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ac413a057d5fc25ac61292579dce.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac49ff48dfa6e2fa9b134772ff42ff.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133060f0ea42fc770dd833e9f934e8c5.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af733440d26364fb32689ccada39e741.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ae743a9c41cececdb4378c79cdac5.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823c3db8bddf42b1f908e6e9b1945cf.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc51caa4389cf86819d2b80e32c136.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e774b737f68e98db157c4460925aa.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a32a9a537055faa8a2250944356493.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58722ef108b698820f8bd7410194ba.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec57e9e3d79fe84b987122f0773e7.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6edb72e7ac32a2309b9de174341889.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be6a641ba3eeb59f2aee1253398075.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e04d80ac5f81383aeda72c91972f5.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60671c9685b4c8628393978c9fda6.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8e26e326209bd73efc1c67ca7bf8.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda73188985ec5387bab9bf14cb9279e.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1f2f80827b39f734d84c831fcbc0.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb59b593f0e9b4de6abf8e990703c.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1a20762909a2d9f4ea6c8a2f21a9.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bd79aa0f72336bca31404a0f2998a.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232839e16fd5a41a655147b5767b57.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563eae1e5f4da1bfc5e31555bd8fdf8.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44505398019b6ecea921c189dd544.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa3add8169bad3c98d8733710ccc22.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c48dc1e6a1dc22f9b55248d1c447d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef0324367d6959a4ee8b00b7ee6b39.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948dd695f5a0c1c51e09b8a1afe7ea8.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a09b9237cfd63b08036a1f8dc4eb.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f70cd43602975ac7fb6cc5e0bc62.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a13008470567b8eebb6420c0584d.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1643739832220bb822d03212c55b1a.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877734df7daec4d8af6a33c82aaa6335.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfad70df4bd7a397e939cde2aa39f7e.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4340104b512b7d8208f32ad1a99b6.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262bd80c198e65e3db8b2c6875010b0.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a9e3bb7f27195171d52c81d643bc9.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fae4c0ddf9032a9590cbbfb43e92f9.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed8b6882ec066bb52c4a96746dda0.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19cbc46a481a74d74a54eebea17513.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1368de39dcfdbeb6dc6bc6b60f0efd.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc5ec32f5e46684ad4c387e0f9c7a9.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04807b50882a4ddcdac05ea06888437.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378bd1398bc013d4158f794541b6fdc.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff74451a01a06d28a702ffdb2b0819.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112836f2a8242f594f5906ac95c37b60.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f1538c9623cb20ce4b5e1be594b89.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb609b35323606cf2bf40636365b8207.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b44b9c79669ae7ea7d764167ca2a.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac6224df625037285a8e72e506472.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d60fc8d08f43766ea7587a1c16c37.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a882bc52264d89b231daef995cb8683.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a898f7361e076f2fc727bdec383455.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa734e63e628c0b159a1e4c5d726b30c.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097b9569b096ef95460c41cb393ed7.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b918e2a60a4c49ad781594081654.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8358c36a37875ed8179404ccff1bb54.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d43adcb9456fc7f5bfdd54ecefb956.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6419b210d2da784fe627ae156669c4.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d21118309233136c91d844a228886.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f4a5c0b53078c431645dd77bcd21.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7831d0d78ee8df05ec41d8c4eb9d.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e24eb4ef7074e3fdb05b24dc7a474a.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d3eb5e8b094c1823766f27826363f.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd090046c4c7dd694b0a0cb47c8b99b.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e8c2964ffc0d6152627276f33756d.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6251a4770a22f96c58fa25c4445e9c3.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168bf09c2063d1d9420b9ee59e5672d.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a822e6f4a8b124f26e8eabdee360f.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33cde6e798dd63f34f1126996ca43b.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0deee49173a1b1505bbe2690406067.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf7aa0b70d8a887d55375889834cd0.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606253eaa44b04ecc93ec7d55c6ae7.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e6ded934ae79b7732db5cf7c0466a.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccbb6c66f44904299527216ee27797.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8c3ceb223ccee364a9f8e10a6b642.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcb9496b34a8b0c8433d5fde4f1b01.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81f8c33293e70cecdfafd9e2fd2d13.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e65edc1d0b221d96203b225bac4d.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c502270e2bab0f0d11fb370633ea1.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816df2c46909d1dc564a3b51ad127db.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05362cc534706b96702c6ffa0561111c.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dd44bc15d95626f846a08a3c6290a.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42486f0d76dae9391940eaeb157318.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff46a36b45b85c58de2de57def1d9e.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a341b4eb12692ca05106d69d035a0.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1966bb51ed52102279bff1143b64113.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14c22b0b05ab945874788711e17d09.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8110d68dfc12f87bc6bca7171a1539.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078b2eee8e3dfae026460b4a42db932.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9abc6f5bfec6cb917856650d6ea6cb.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a22d2777434506e7aaabfd79c99e20.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6bab3867227c589eb4f9ee8b99cbe.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a55a54601aa445a45196d509dfe2c.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397e423b154fb1cd431d3bcdd82dc2.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac04f2e42f3af6a2ae847cf8891ca.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaa4ee80c70befbc4f6c2ae1b71753.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c95bb9dbf80c80b2fb92f099aa9bb.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6637acc6ae9c75e284dd77898248b.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358565b78a80e15c60e3695bb02bbe4.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d8b9a1c95bd8c0b70a5c860c7cf91.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc940dfdce505759d48c57d19dcc9d4a.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477174554d86edd3790fc3925884e77.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b892975bac04b756f95fc630f66582.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aad99677545de5ca71addb3cd21551.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3112ff19d6dbc07f0609f6251b0c428.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4355654c74d51254191511ca005ea.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032e69c73c67f73e31fcf84e3db291d.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4ccfc879aeb769891b5c90d23e86.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166a1f057e72c6831aa4c4db1ce6a33.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d341860d9b73e04bb72d14e6bb02af9.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305067a7d3201a890aaa2cb7aa9ca3e5.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8574ce7671ffd65243ba6708fdd75e1.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd495404ef463f94841a6113bd71a91.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8bfd4e038e358a178253635324bc.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4cb1984e71fe89705fcc0d8252ba1.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c16981538958c44f14a1bb199a6c1.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f3d84a20b37acd5dfedef380262c9.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192535bc01710ae3f5d81eef3283ca1.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89292e2b4bda74e9f40a4032e1328c74.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad25ee2210b0a0b48721ce459aaf26.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ef9b09167f51dcd51b572c0b33cd8.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5980025323e7ac3a713b7dac0820476.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2930e48e44e04cdacc29f1a3080830f.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fddad405bedbfd6e8c38735044b99.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2ef19fbaee3c1927a9146032323c.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc6a56ebfd6b47cfa29086f322572.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338ccb2837cbc491a51700f8bd62ca.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b960651768278b60a06c65f35db9aa.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4060e4fbe28c0e651e464d1f7ab715.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7bc56295adf65d796008a6d0e3e2.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56492a40e05a07cc6dea4ea43750e9f7.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0860970595965b3896198e9201e85.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bda0bec84516b6897dceed9898ad7.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8164895dc3484a33879374ffb06bd.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a7749406659213c66b3911ee9f7b8.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab5c7cdc92db7cfabce7ffcf009949.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cac64aaad2452d318492d8106de0.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c6d0b08163ee5383bd4021b84b4e.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5230c8471e4fc1d0480b7adc2df5.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f457403bc64bfe6d17353cc438879.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7809981259ae483f09ec00b6dc4298.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3a4440d07c540037e7712f895b34b.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910867efd929f796f014a3caec737809.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5ca79c2761fcd8654bf624504b3a.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2eaa22653467fb2cbffde5da22c5c.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145c8588ff53eaf89578bcee5d98cee.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0de723be4a03f4038d876ccfd1bdb8.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf51b3dc0f85c11bfedfd3376dd253.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30a14919c28d1cdedcfe08e2a7d4b.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ffa3bffdf2343e5817ecffc55f5a3.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d850ca81c0da8cdf7bbec8c0342e27b.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ec63c1ccbed7138b2f396cc2cbb3.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689250a6a8b9d11b7f3bc7877db1fef.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bddebd39daba2414d01b62eeeb4633.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e661d6efc05cf0cf43231f212d0f4.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c293825b6dfa4020e22d709ab2c3cd.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24576cafdc6e1f8ade70097d905374a5.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82e05bc5ef9a07cde3b36c747a5b20.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106093f387769d06aa846f42f7fe85c2.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0acfe364b0c8e841ce4446e15d9e1.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f70df8462ab6799a45ae8b45dfbd.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752bb575fce42062f513f4ba31c28ec.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48aa820647fcee702f03e7575c60b7.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39749a18d14af4458d45241df429e4be.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c25e96bb136c4862f9c1dbe42829dc.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e662ae81125d874043a7d6f8850aa.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f4c56019e0151e85be5ac2677a13.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79177110dc48f747132c41d40588a74.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6df2ae797c797ebcecf2a6fee9af6.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7827c0c8c0a2a8eacd2173df6529b1.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909203bce32b1cd10820f596baa8e40.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5485a4a868337e0d6176ca902852.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0fa727317a8ed517467550cf52e7.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc0e00673840ebe1766109d8c7e2c9.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5f66889ec6690b0838c19cdedc1a.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f3ec9dc2e055bc79f609f89239ea.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877c7b9d03358af2add5fee2d408302.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba68e8790ed47e7a0b97b802a3f7ea.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2ce12de6d8cc902954ee809df756a.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13863d74da17149e616d7b1ccb006966.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4580bf425082be294828e31428b5ec.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f2a47c510e0979cfdc6b77e0f7868.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59e922ff8d117e9f1a0f317936639f.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43249e8af1d1a41b32f762efa1db389.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fda1f494eba23234f094cc83a3fbab.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c17b221e0c5c292f6064e3557506a1.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd35be564ad7e219c74ce404c51a800.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884ee3f7986effb37b223d92bfb18a2.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880eac0195aebd5ec49241fbcca12e3.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa52f1e4b8b4a512187c648dafa250.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c8c978c762b478180c92e7029150.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9690e579cd5b8a66bdaf1ee40ea97a5.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ec7b7fce2f1079c89a52ee585b0bc.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6b328fd9ee7f4cab40ff6f3774951.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae326f2f8f6d40dc0e1dec91dc914a.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c54fc682c549ce7d514de16565f4.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a17828ba8b24d9c21b6f4cda41b89.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb0a72a513f348e8ba1e14f78f16d3.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062023befacb0c2b529145f102218be.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc341d3d82ac0a3eff4ad5bab2f01.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846dba4cc33a6d3cac481b71f7d427.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f211a4817f8a26a8bbd3671e342e6.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b62d0e2a32f8992a1b3d42d37557.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668a5b7c2ed4149e154473a82cb3cac.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86a9016c4350dbfeb61aba27094c07.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40714130026e0c9939fff4a51a2214.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c910d38005bc015dbaf88faa06231.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b3a8ed3f040cf862cb223aba8be48.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a8c15db943680d249d42f0eeefd8.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370c7fe043598f22e93ce66402a63be.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0f668293e36efc756a2a85448fbe.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b324e80202d82c26682ad5e2edde27b.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cec3c0cdaf6ebd280c0afe847225e5.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6737acdc5d64a324aec36c2cfc6117.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375be2e6da05c49151452486f52497e2.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4509c6d88e07ba7c9cf20dd6f089.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b5959f92a10d345ab45945098335.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ce3dc73e1758c8ef44a01b668cbc2.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fe2d0c646f30ffa65e0299e1c3d21.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846308d68fcf59a29eda267ae3502376.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c948a12d4edc82eabec7ad235277c.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30af4801164cc75fc829c9dbca9a8.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cc2472b9bf3863e212d0f39d721dc.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813f8c1fa87dc5db3231b764f54b5a.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b824bcf93e157c1768ef84ec488c69.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231a55b9994a77d95514fc8fc848334.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1d8beb88b95a1e684ddfdacbec294.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf0d98e66e2a300e67d89f2b5314a4.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa2358940100120dbe13e7f230fa4f.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcab9ab1a0c044aaeab714bcb80c9a.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe2ffa390cbb5ba3fc85b59cd24c9.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720dcf9674e5ad6d06815fdb07e649f.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0f371b8d5bb93fb1be199f296727e.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2396b5b9f38a2f0803b6ffdad9c65ac.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3daf9036dd6b8f30825690a4d9f7a.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335ec6a4ab17628e29feaf6dd1db6bf.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007cac46bc3c35d1d0757ee0d9e6068.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed2cfc4f7d0a626a4aacf8bbb75135.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff16402071b1953e83808c6686e615.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49527a4173d85c04137bafd31fc7660b.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bb75c67f8e579d28979059cfb95c0.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f887f496a3098a80b65d953eeb084.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2394bfbe6e76652911032f3abf9aaeb.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d2a89c4bafae7f008d4975f9f0a1.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385085de33952cd5b80840f6e7555773.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90356e86ce93b0983c71e0923cb0736b.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998fac1763a8e7bf5277153a086dc9.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7b96d85a2aade74d2f12a58432100.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d6b75c1641d8f0d15742c41cfea00.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6748482940d3234e86928d785a1c3.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594d20a2b103c7f92311c7d873db20.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3596f61ffbaeeefbefef90d6fdc28dd.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760b6eb54b130ec39d13de9edac919a.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09c38f7b38eef64684d291d129b1c2.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc63c8ca982ed6b395917ac5480b9.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d29c63d24b7e03181076ff796ec8c.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17573864c7c86c84e7a16159a76a05d.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a233cb4f377771c430b8286c9bfd9f1.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2229ae3c75d271e8455feb81d3e47f.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3d6904b759952726ba9f960ffca62.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640e90d051a8305c425b962ef999f0.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5085dd7a6cdca4cc3072c15e142ee.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b6c76bbea13b7265da3db7232b343.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f4083193706ba1ec6afbbd9ccd42.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb64fbaa841e7198671e1f2847ed19.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f2c287afc7eee8d7990d885b98705.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc39f5df2993e0c8b6f591ab409563.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238436676a0995d33344c1fed8ccc7db.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30802fe1cc1f778479be51e07eb326.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c4dcf5f58e1180c76b19a9dbd816b.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e5219da47b796025f256d8a146115.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22352c4985f147742a1623f6e03d2b.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcfb72893f64b75e5a69c0bf62ea52.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727763853f8998ba87422da162f555d1.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29762b8f4464515ea42e8f2902a7af62.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6529ca7b154f7e01d3a3fcf143bccb.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4f152ba8999702d0b9ff03bf4886b.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a16d4069c351ebb7606d9fca0f525.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c4c21a558f8a9f998f7f06d9b110.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5da2ab0a7b93453aa816d8842facc.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756b55dd3e5cd9b6a8c7ca5a3205ced.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c52023e19dc0d00c65f16bcbf141cb.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b4ea00ed3db1e160df45f8dad633.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b6810e4152508d26224b825301d3.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1d68ba887cfc938d71b4cb10b33e.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37720a2e160ba73b24116eff6b171a21.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692482f06b5d9be74a7b3a0ed652030.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc3bee4c5ef9824f6d3fd03583fc6b.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04c73e2eddf1c13581f7f4c92f645c.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd21714f23afa606217f445385e5155.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471b4b431b4432f43471d4494e2162f.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328af4a5d9f5c1d7138dfdb25809159.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd5d76b7e9c7522bdba711e5f90403.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7581de85471fd65aca79743dee0f0.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6cb45218ae4d0ad74c46159202fd3.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635f74f7f7839762d23c2abfc4ecfd.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd534f1cd2507d4f972283c1f5f10c.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72f5908960102ec96645e7bbbaac3.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f74957c39245e4bb294953521d30.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763193eeed6d90b47f630f663109a59.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de6c300b330f51bb7541df7479ce6e.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07f71f021bc6fdcbffdbe56ac01e33.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76850810e28e0e87eef908bfc1364f.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e435d886ee5a6c57b7c1a3744be1ed.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac98e446305b1632363c4ab27f3eca.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403560f4bd379c89fb3eecd2875fdfec.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2430ce79dc9fb96d9c2cfb9aef45dec.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ccd448109f34247a978dbd692854f.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0e450b8984ca27285ab09124d06d6.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030761e5a30b02449e39e6041f9ee3a.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2957dccfcad52bd75b79764ce1782f.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dfc4f48a098b01a0b0ce8a207a6a9.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d55c8304bc2f7e039fb3d983780d6.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479c208d957cfb0031890955d268edd.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79c0d04babf55de20888da2d3efa7.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884bf974a1c5b8a91bf7fd468e2e622.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a263f897b758c8c175e500c3986216.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fc0ef758b9e3b6a92150791a861e3.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d3cb07ca0de287563f57d75c84e7.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e511ad8ba8aaeb84409fb4821cb8d4.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e2df678cb500ed1e4720a569b64d7.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cb2fc66b31ad52aa4b39cdb91d71c.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d1d5e6c488efd5777929ec75b7c3e.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bec8af954b6f8ebe3de8114c6df22.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d147aa18d19eee7cd932c5cf14dff.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1597c8e010badd8a031fdbb15ad9b.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f9d34ff52697ec39f7953d9b04cf8.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3041d0c0ffd77b6cd1853c37ef142.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f94a00c34723c98334eafc30b83ffc.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69acb9b9c910d1248723573f605a86.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33cfb469611392d2032352c5e44912.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed409965e289cfb1603b7811adac2d1b.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a25a036e32fd52786ec73b7049c60.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769703846df39495ced5c29126690e37.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f73a3c2ca8233731444926a5c7633.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93f08ee94ad0e610cb7ee93e13a891.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102621a80c9fad5ef93cfeb63c1226c4.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90ad9f56411fdfa004d197b04af827.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefe53e9ee09480e24cb566ffe234fd.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaebed73a77e5b615aeed896dd433f.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfa6678c526f9043a24c0a53832dc4.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f3be9e44bfa6fe53df3ffe0236a39.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00948fcec5fa2bf8dce18d0903a19a0.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03faff99e0d19485e803eb477a5563.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefffd4288e25624aa329599ad356ad.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41892b0a486b9a769fd75a07b981932a.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb79a963598e08323b5d26b73a0483e.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd708e2b5156bf226852bab47531f0f.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549621b51cf3f4fa9db53c4d83b50cb.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f560fe584b16107dffdb161eb37db.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f96e2624d4f51adb1a84ef91c8de92.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f01da060825bec2f250a0b429eac.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6d433bf635a9b7b8049b721c3152e.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711127eebfb898b9eadedcf7cd0b506e.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5ffc8fa27d246298fcf3b5f1f4f8.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2924bea710958dc3d05c88690e45f9a.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61985bdc8ae7cd42c1aa634a77b0acf8.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7d2db686fb3b7b13cf26510031b3.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ed8c090ac734e655efc54f231aacf.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf7e33360d45351af3a362ecc9ad2.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d6ea228b8651910ba20264cf13fcd.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6fac2e21d7a214418619f211d375f.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ece34072303d2d9ffa71377a3af4.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426fc5c4a8be2ec94631c0bea693db7.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ebcaa21b7cd8051d0bef1ed8c2550.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a814e15809e4a684ef4e73f6a498d.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb6a0c99ca87277587cbe3db8cd1d.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd321cdcaa76315b366f9f8781c1f0a.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84800b4ef18512630719358e8fa1067.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a492a34d51bfaddadbe2137764552.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c9e4d12ae883065eef3529df7ad62.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25297a0e65b7a3832144e4d9411eb3c3.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd178cc5b195034403ffa2402404ba.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd0cf82478a56eb662369b32b8b0d.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7ccec2166f63aeaabf5c82b49380.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a490b71ec82a7b11b9e15ef58566f3d.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d6cae54a21d45a970e212b13dd329.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bd3ed37bffa03ffb2742f35f28876.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cc997b901e76411ee4bf029e478c1.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4efd9a38e11288221e26637a95958.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c250e6d947d8f0efba8b69c700f0ff0.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dfa11c31d46b6e64a3f8ae9639ff1.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34619658c2c2364d420e367ce2d3b083.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ccdbf0c432bd0728d0b968c1a8364.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f8610fe95950b171735dce5d50d33.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf92d83ef4a0db418127a8355b8ba.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda58d480581dab824afc3785abc7a.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544067f068c1245c7e5f3f298c22e3.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bbbc392bae7657c6b022fa52d3ab3.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca3e7c0686f844dcc4c91fa6354ea.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81838dbfc12c4ebe9ce213471d3922.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2f3367311b965761c849b4d670ebc.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977483946ddcf33b06919a2e81f2bb5a.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638014d2adc5b3f6b315af905610973.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03838725a2e461d9b9a814bf3ccb6.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e79f37801bfd3cfdedbe4200ee27d.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdd1d4b35acdbca640db515aad3a37.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183f4c0048be44f7848ce2e9abaad22.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75284a48d202d0ddad9d9b0209233.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98802a049f878c2ac919c861721e0712.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e1e980c134baf5131737ec49b98d.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4948657dc04a728981da1aa6ca57f9.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc1ba19d8a572fd630fd7e2079a000.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b751f48d9ced8e3c0495ca6579eb.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21d7f8dfb0d097e6ee30d676089c74.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34985eaee9be01982cafd9a5852a079.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a864ff9ac18f52f17d409c05b5360d.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a441f318c089ac8bb0ad49b96f36d.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5d9236361326d17d880532c481d58.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551f4020a3625b72b1c8dbd275eaa7.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5997aa29cdffb5d294c47a50a58ed.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af59d382abff79687af609e7e3f7935.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e89965c72e70df308ea02432838d.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bec631abbbc056f48f9670587e031.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faefb4fc3edf1abdf1138d3cfaace98.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7412a7e2b55786d5d75643056cc6ff8.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937a313e47c453d267f4848dac9c488.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecbece7a3439cc50befff8148996b9.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac283a02a27181e38ecd3d3d57c2963.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb58d6aef10fe3a18b1df4cd4be4ed.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05acd787a5609d02cb1cd0036a78e.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed35f3210180eec9effe727ffaaf19d.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4835fa4f8f16a8c0c742e94c2265d.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50057059b6fbebafae92f45cfa93d274.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3589cbd55abc0896a7f2ba9ef0fb3.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7e28eed76dbd215dc6a89ded22f3c.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcce4e78c4bddc6d40e6ceccdb7ba3.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb62d3599584d6afb3f433e359cdf.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74727efef098ad5f96f21bbb7422d7b.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6a784e2204a40051a6cefea20b983.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da3796df1b16a4a889cd0c2b770c90.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3f6eccde0c79934a510004b84d84.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651840353e5b0d9e5251489f371e4ef.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28270b76566245d20ac5ce4751ee1.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35c4d31f1d037fa95d750ab3781c9a.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4529873762f961e79a53cd4a678b92.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60df03c398670e7f6fccc28ceec1e4.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf0e59cb4abbf2278b6987118f3670.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506259bf04abdda56538225f109a78b2.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9754bb960e049d1d674504018f51.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9dd5990d3d3cd9997bf0863d84a03.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d4584cb1182a73e42f1531edcd8e0.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f84a4ed0f1fd582e9d0a9599bb21.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1397aff0b5b2191dd1eb91f10bc60.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04466fe2f53701010b38828a82dccaf.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c781755fcc570f81a30c1da6c2dc6de.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a75e5b727e6aaa4f702295816883b9.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128cd282ab1a0670dee4244b6a1c9c9.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7ddf978cbff51c45e30f961668af.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a843122be30367f014fd3a75a85104.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224c39234086309e55190da09f0bd5a.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4af088501c788bb8d5508f7183390.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e776939bd86ed4d922bbd804bbc2.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aaf27f8fd3f7f813e52f0dc98149c2.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fb482daa7c91b02ebc1b315694371.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71599664c451d0393a996ff1fe3802.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5106f89e151209627257bde9f2b97.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef9373440b29519cb29c13826c811.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa89179a8387acbb4c867e2ee5efbac.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb09324be32d1e04fbf2a7f06a5b957.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc0b49850f343ca42a764489cc456.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ce6b2cdbfe1104a6422bb56659c9.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42f54d1c7bedb2aa790b62a002cfbb.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b74fc1bc7ed19f57a133d6ab5b386.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40070b0c77dfd69efeeac2f2ed18dd5b.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b9f7e662af6d0e9194a4feb2969f0.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3989bf1c1fed864016c71d574c50ee.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba1216614a5af5d4ce1104217ac75f.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd64378d53539f9b2a753d1bc045b9.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476872c3f0d52a18c73f464ee4fa1a.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c751f5266c810770bba32bbae9a7e77.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22658d58636580ccaca04fe7c76796a0.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61bfb6a509d5a4aa52e42cbb9d8826.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576de74992940420090203fdb935242.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b074fb99f7a27bbcfea365cef076f6.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c78c9be7d1c123b1a34c2b7dda3855.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c6fb77054168347236077b6f73a3.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26cd0bd16dd472c8192387b73276cb.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250b8accb5912090049dbdabb3efc0e.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c53353dbb484047e0690bfce26d5fd.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a3adc5bba97c432e6dd5408ff26c0.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf28ed4dbdeabf9d16230af6b4dac2.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7333b27de876c8eb756e267286310.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7365b63c79b333792f9e7d705d91e6.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c39737c47ee5cbf85831b325f470e.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552f9772b1d46716af76119a541d6a.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b75cd7f5ba26d9f941011b7a655c.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e7fbc5569c0e10027546e35b1baf.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a8af27abe7e30049f6a83be82ec62.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41761d008837d303b8807fa46af53d.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab64ddd41db1aaecf7e793ed2ab08.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f10a2d17541272376810f7b44082.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03e3dcdb126735d2ef8d42acb22fee.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0637ccdde34b775465780d618e28d.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c704a568d17fa5d5d69c9e80cbce9.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add8e8a30046f555fbc4c3f04395d8d.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542053af443338985f41777f3809aaa3.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952aa79162115d63d5c66a1915ba898.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199038eaa2e09f754221cb31dfdb32.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a930cf64e8f64a8233712edab67407.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b12579b7e2c9ca19a5d85a7c04978b.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb70190bec33aa8fc0b148a10b11e3.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a52f427ba3e25cf1cf2e3add9bfe32.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2460502b7ec8f9e820594e33e5ac.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53015e9721c594b686077079de6314.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3063a74f9e87d50e4035063d97589.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1cfe1b4e197dcc11def2938b8e983.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60a6dba297a177828dc94a164ac764.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82885195d242c978a281dfcb78cf4927.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652c17019542e3dd03d8ed2d0e65152.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98331291d8607bfd49e7562b675f97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7c77326591bca64c2572dd7ca889.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0936f18a556ef48ed1516b7f1303f80.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a7e20d46f87dd4458cad93da1619.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507dd60defd77747dc7915150705db.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493805746343261a32aa0e60599cacbb.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799ee43c2e5cf26c1a668cf82088c05.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d723e91503819b49ab7b12ba4d4f1c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1934d08c1b1045702ba5a57295c8ed.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2646c61cab911cd603b55cb38bb13.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d191d1c14cf226864840fef922737e8.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51221feb8c9f4eb2107ca112fb96c0d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aff30e3fc6c6ac5d99f59ce3baee65.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa830c9702c95461cb8dd2df4a6a1d4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af40d65a4296d415212013e7562a1c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dfeb8be0dbaa45ff42919d858daed.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79900aeccefd184ffca9e9f8fecaa6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490c587b656d7fd2026b6e406c96be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d86768f731fdf94800cc3db4dee176.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805de42104f40b1302b0f4322227905.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed65bfca78bcfb0bb865ace05d700.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab372f9878a2e2aeb438243ec2b4f21.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eb6a311efd2508ce1dd8b69bbe256.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2370f56e29aff20df63e86929e143f.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6f114f1660e80b1226044d28c2c37.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4291dc4fd20a8f5053949129e430.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eaeb363ed89aea94c8276d1f412b4.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6226711e710760bac79e5166b3cc91.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74824590e08423062388aa076eaa51be.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7df6008623bcfb64f629d81e72d51.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc45352b47059c434bda9168c8229e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273c0e8bb429b3ee7e0b267af947258.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e4749f047a6a4b11be40cac715965.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a722d9861611e750f7c45470339c.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47724aff35c09fae059bc5b7c6c401f8.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daec75dedf77758d173a14bef078d8.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc87f81fb43c58f4368bff739924981.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427caf9e2035b35e306d1a08e562105.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda040cdd6f1f7b275b7b65a467a93a4.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8de5ca6923a542b3b5af2edd13000.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5289c1b2219d8a6c1e49c08b8374c6.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537256abb6e71e04254957f37ca5935.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855d8d784509afe5e14e6865aaa3652.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428555730a38759b77fb2f78bb6d80.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a96a5d8fa620df4c6d744e780d58cc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a54aa49e1e8999ede4e71e6559ab6.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9dfb73b490b3d6dae9f7e926c7cdc.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3d4cffb62313a36e8ea8b81d9fc3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9259d296b10fcd18df5ebad5bd29fc.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fec8d5250fd95a37c320846d0c721.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fed188bff717cb4c65542cffc0983.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b28acd0e8dad54fe76c609c41292c.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1db15ce7e1ec8efe375967bb51509.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1faf3ad2373ae2df0906f6169b579.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d62c4b02757d48fdafbac8f2ad869.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1258cbeb986d85ddefa4b4da7e8b7.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138d3e20f15efb625f0b38fd082f9a6.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac0aa5bf4390fea3278f00970dbd37.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ca894613ade7e96f31b0c6397cdef.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e137fff68c8e988792ed6cf6db550a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb37952dc3392a7d1f6202bd2e42cb.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7632d0e5d13ef6e82f360f5ec268.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31fe596f3e6c0fbf2e709e8607285.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab56e4700654c65752e010d10ff2b4e.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11181d94b4bc784ec99f6344bc3e1.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fcb2c2681b29509d59f8dbb56faa.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4065e534cdae7b2c7fd011a6f1b98d.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcaed5da954d0195654582b8809574c.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa23cceaec92ab3c9374c63acb17be8.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096654419c6e5b4473ce9fd8e7eee05e.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cb8b5e3895c65d2a141a6aadf655c.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabfc2bb88b75024fe2780287dcf037.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40fdd526acbb176147ac66368b1709.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8befed553681df59934e3efe400c8c.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1a91c6ef0b280949317f10cb0ff6.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b385fcf9a3af9cc99e7fd79b07114.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9da355c072ee8785430e593325b1e.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75e4897c3ab67990db55b7a389e77a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391aa27899498cc6f2cbb82dc2f0a2.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca4f1b548db1026fbda37f5964ae73.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a227c49603bccafe899e5b6c5ec88.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14f0d12bbdde38e2db1059525c6489.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533b55142a78af0f48299884df79e03.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ae71e3b35c25cf05065b36f8a97d7.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a66b5c1c0c778ddf99086e1838ee8.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd5d6138fa5fa7e6e2ab83a7feb809.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edd289dd049f210bb3d45a97967f06.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479ad21dc68b5704a8dccf65f72bb5.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92f5711d7243903a67e1881b03ad3a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd6111e3450695b4a0e4ad721bfa7c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6cae45f2bff344d86308e888a4280.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be693a4ce17143a055f1dec64ee08c.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb957b8c55e7e7d7a12022a9965f6836.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de452b964ff5703a95ef3bd4ab28e83.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89221c50c8a8582e66f67847ca9eb3.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11af4abfbb2714bb6cefaf46a6280e7.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6ed4335de8f05a9806b443892548.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6e2fedcd7bfd41e6ac2300bd0f45d.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc65e0b45a9fbd7677af939dd4de429.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df61fd3a79c9a703eb90a98d1bad111.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d1cb91484b9cb6a0480bf1a4a691.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda666c81e3d6d870ff114f80483435.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596d9d5f30a24242909d7f069e46ad6.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ab2c53f245365735d85ee1e274eb.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0bb38507e786d26323c2036906d3b.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e40282a9fb3078fc9f9a69e1b4afcd.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac981db37783e9aada1451af2110a8.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79f58b7a8359a705ad961af9232af9.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a438034c7a09ff1d6ccc0a0649b88f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee8c92665b794a3070096cf62f562d.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0aa320bf517dbaff927f3942789f3.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e147514999444c6f3c6c54c504bc5ba.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dd047a8381b4b84ca0cef352f2584.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced250c07b1ecea58b07801b352f2ba.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5212888c3463e16ebbc4303a37e07.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b0486ec7dd95aef798637d87458a7.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3fe22def447d398ff9f28ac4393cd.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713d3a00e96bbf29facc054eb048c93.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e779375717b1c462ded2feac34edb.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d53b68cd41f000a97d1dbb75e7c0.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42523c92122f4c5bd8b8afc246e238.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b0e19e09a6285ca66a7df3cb83a3.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7e9a41d7034338ba05e9d9c2a1829.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5073b293c2324db9720f0adcc65b.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85d47b9f13d4432b2c5c855ca3dfd2.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2add5c5054f2b10d396436a945bd7.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19670a66cea5d2580caf8073a791c.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e1ea08ce41e0c12ee98bcea75832a.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6fc7503f2961282d138efc295f3d0.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0668845633f2fa172d1ed3539552.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014db9eedc421bdb4dcf13b4e18afaf.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d6e6d398741d1efde5b14638025f0.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44ba64a6e48e7f41e25c2b8708dae7.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a79a98dc005af6705aec277509563f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e9531c230f608fe758d3784ed7ce.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c21a72f50a75fc6ca219f67348d4ac.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04142a2176cf56a4d96be6277f07008d.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44377bf8ef7a5d08ce9b1ab006a9ed.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee099414be555d2cadfc32e1600480d.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf764305dad63c1bf220fc604e65a50c.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c4597c15e95c3f52e6b7837b21874.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ad19ce626432ebd71ab42bcc004ca.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c354c0a152e5df7f5113d6a659c29.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad72b0bfdb4b4ce8f9c5841c67f4b5.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21657b83caf783d6581316dbd66e5b2c.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4ea111ebd6af3bff9831ec05f28fc.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15e161a62d40f4c2f84d8530892cd9.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35425cceba76779fbf26d055241002.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e60a3e1f6bb5041536011c7e4507.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d1f07e69ec69883126c9c88b4292.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5efd61ac07153113dc3394e5f63e3.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499dd7362e6ed5b6e58aedaa64321c0.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee555635a0f27ca81faf91ce2e258a4.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb80efbb8f3cf0a54a9876b0c77d41.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad94db61fbb97244eaae2162313917.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245b05f61b4391885a33bc1f0d05515.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8d9a37e2de1af30dfc0b5fc41dec2.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99596f3cd59c400ea82c616d901f823d.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25cbcbdda6fed5ef66cc029d255755.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba18b65f800d224bef5b9196560d95.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748ced3b28f295e196422d585e22bd9.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25ae6bbe17545dd793fa585fe8e1e.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c643de5257dc1e33568cef60b9cbe.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26df017dc95058d4b4c8f9c22949df9.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7af694f14d0f70175c95a89cbf71.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48f774a281ce293f72e2828039e61.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df3f3e2380ce335ed3a1de0cb49ae6.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1fbc340186fb4f824cb252884236.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e7d8e239ebfd9ec5c1eee39a115c6.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5233f8cfbf0ed07950d800373bcf0.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cfdbe4e0dac73216569eb465e5b89.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3fe085670c37955cef2e8673b732f.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35f124d1e9b85e77a2e213548a79b.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccf591bd363759aad819592c2d0cea.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea633ff382c8cd68bb0416524fd9e6.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d87049411cae75ae78320c77494657.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151bc149a729a86594ea173345f125e.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdf30fce1d1035eeac5ee6e5c42c2b.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd47ecd81354d4b57fad8f887d1ef.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d22a358820763ea3cb33d71774e4.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14579f392b6cd9a35cef609be265b3f5.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09432153b22839f1d281d117aae7747.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39642f5449579449dc2fa429ebd9009.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e78b4197a4aaa74d69e962d7f55ad0.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb78f9362752f65ac723521bd6735d.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207ccf78bd49e0ebb6784a066777ba.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a597249b472c7069627a71a589e96.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b454259f3c7661904e0a1074c1ae6.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f622592a1fe012bcef0f762a4c467e.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a709d1733fe42ac8a39541eedba2.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81d8fe23321b021ccf5436b0d3d94a.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d035cf1c1b8a03b2f53750dd8b5c7.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306b0365c6814fb98a851cd1a4c50b.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9fc7f0c0240fea7c780f8cc235179.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9544dc63e2893d66f36133636c831b.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580838dec766c84b02c348ac1e97e7.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790abf5c6085c10f382a66b317420799.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895c159d82289a131e16a6e4aa83b49.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7c908125e71a19a0b23b5126f5259.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c74ebf33186af89602e17150f698a.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c75772520c065706697b649a478a29.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7b28b88b39b15214d5b69f0badcae.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed851f83263db1551a9b20d45416fc3.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ce4aa829ec85c1a0958aa3b2f03a.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2014f05d03a3d1ecb69826c324f853.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fd3a4367984c3e2445acb59cc9a50.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13e6841b3a82e35ae13dd7cbe3ad7a.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf8b0cf82505031cc259c9baadf473.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b86eb3fcb6928b08329d9880d19a04.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d815fe5c79f2bb2bc56d64543359f5.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27dd02ad4b8c1acce51c42a000bdfa.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0029cde6281c8eda954a0a734e68cc.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a4a819b2be9409bb81da5a5f22f67.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ef7ca024e2c77afa188094a0c343c.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910f893beaa11fef0b073d71d14f1cc.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d463e9f7e57f6aa54aeb92d7ef58.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3882cbf2d80db036e28e7599b4f1969.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b190a18debb34a9c1784c8d25d972.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2fe8bc42a5fbc7184a144b02c3c6e.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f646755146bac1ba0a5efe03ce65ec8.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0f91901d888ab75b1f8cb7eab1ed0.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e59a1f0197c2e6b2066cf8ab0c5d9.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dde99ec15a06c93c0551116518246.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb41135a46a4188436c9a841110e317.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e13ba6e57a875f042651e97d610b59.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd27f24c521469481cb921f5bfb0f7.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789057fa7211d06f6964524c0f516777.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc2ffb1853c6657d73313a9db4778f.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e28207a1aaa14cccdfe333b825fa.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ee16f2da3e1a04375520d17af501.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fd1091cb2d98ac4526635cb29e091.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa099e19747d68ed1489e65902c19f0.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b81470e7c1231616f08171adf599b5.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208c63b277ae8387a7a82e5effb68dc.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d25b1992848b3f76dc56725ecac3c.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828f2f31e5fa2c8d4f8e7979705efc9.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d082682deaab2794978adc814326.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac1504ad26133e046dae9aaa80644.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f164499135f8f81a81051abdf331.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf131f08314e1782e6d0b7b07d05fe.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2761ffc3e1181cea4dcebb34198425.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177458f3ce0e6fe5c80ed689b8d80d3a.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe8afa8b5643ac74673527b4e6cb82.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c1d08bdbfffea80fdee852413eff.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388c3d9f59a49d1476b517299031dcb.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a8011cb3e3683ef7ca0c80a0f174f.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60675c81feade9ec8d327356e9c992c8.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba536d35efb9031277d1d3a3c6e407a.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ad25a5d461e1de5ca7a6a4771e606.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d3e0710b12d6b401f2e97ef51890e.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595320c041710167fa1707ff869b3f.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4a9f3a091fdb22cb7183b514e1a59.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268073a5e91a833f1fd29eb6055f7de.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4611161316e3c60554ec25545bf56fc.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a736e89c2274912913ef625146590.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e853760597b8f1ebaa2678c7fe0660.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e4c958be99afa89aeb3811c00190.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec7413f218cc62bdce33ac046be344.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdc28b45603bc71ab5b8d44dbbbd7f.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025116b5c1cd775a2ffe5c87b19967f.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417b572523b9f9270cdf34e27bd123c.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d71403f6c145d04b5790a387a96c0.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01d48d8a540a39aacca2f533e8e62.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63ce2c70b46ad7182e42735590776.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a0447f387c9267922afc89490de6b.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f1b53dd8c34da1f1622c21dc57610.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca26df88f7f86f2b1907772300e564.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67665ef3022447cf1674926e1ee9b.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43483b474c17c416630350969d7ff4.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a166510b42015aecd0eb4aff6d0de1.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfcd366691d72aacb26473f45510e9.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6c85a449b131c85cefd0a57e2280.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd735a3b3c3740675b06ff8a735f5a99.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9963ba7c03874006a1111e8ba4811.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de4b0bae303f767db7e4d92b85d04.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c2e3f3f8871fe167c9f22691d437.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412392f4494035aaf1c5a043fb82a9.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b1a1f2fe0ecaba7147877017386e3.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609df7dc0a19e9410fa0b92f4151f840.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a76e0824a4da0f2f2d8922bfd12b.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ccf1349c11f09a82752f5af8e4ef7.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b0eec5478b843e7c02ff9f3c853ce.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4950671965cfbe2d50dc0558b51dd.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a08b97fa22451759e6df4ec1902b6c.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0cc5dff790a2ee774e980319e9e25.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1d89714aeceb2e1550f6c14fd1ad6.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b07edefffe2f1e575c69d60c36ed68.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da292e5709aa2ea5f52401a5c101945.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e0995c5b2b5cfa22898c028cf9b19.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484a9f8c7bec0fe3461e6e07e8f5c54.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd076863ba11c64b97b22e179f4c75e.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665236b410d50dfcc69a5c55cd167671.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57877898c3b04e38cabbdaf91fa584d.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf42959f56de701e71ca116d8c036.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f2d2e6993c73ebda4af0380423532.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7b486ed63b9576fc70de3d1544d3.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef533d63f62b0a3fc38d235c7e47c5.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004c4142742e7ac942550fcfb5d43a2.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46588f5e68ebb55d29c6aa83d4922b0b.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5913bd1c7f73921f828366a8aaf32.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50bdff75e29629254fc146fdf0129.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672ab0ccc910d6648eedb4362cb0fe6.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fc3bea5095123c58c11b5fe52921c.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912188b0589d95e730ba94d74b4d17fc.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc0ce449b14d52ee757065ea645a74.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45941ebb995ed9c33e8eec645a44644.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a05579991b70a397e2fc7776aff484.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05491de9fb43f739f295151c1b70a6.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23fa8604b7f3e96ef0a30ac7d3731d.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8530e45100951dcda578bd2d3e6c1bf.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb377f11fd53016b1b23ddd0cc3118d.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8a110d350e2f82c7ba2653f1ddb4f.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc421245d9cef1872a21c63b84aa9.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8817fb4a430744bb07080a8fb0e746.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae2ba835ec7ef44d10dd21d7c11c79.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68700a4271cb2fbf489c2dfbcdc729f5.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882509470cbe43f8199661b5f05780f.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d51bd32863e84ddf1a8ad6f8caf7.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe771f2cfbaaf3bee3a417f99dd480.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b530ee9c6305175cbc78b4a425612.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2c718275880fd6552c9cba74995b1.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac13bfe635e110d3de3094045375a.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17d456e4dc003503a9fd3d4fcc874.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc637bb1ca514ed25813af4ee43cb7.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c447321b77db33e8eddf9ee7e2c089.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fdf5c8967e4e9e0b8e1cf194c110d.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe99ae412b5feadeb5760408040588.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece48d164eeffbde59a3014e4f7ebe.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d330295d7f7deb1e9836c06039fb33.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43c85abceeee98fa7bfd0464dca770.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac7079b76c4a4b9f004d8a0cdfe442.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563467d5a3e59ccd4eaea44ad3350bc.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f05a13776f8e7c9b5a85c1ef0831b.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b5072c7139146e81e534668ce4370.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097921de205e1764a9c4d61c5fad0f11.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682e7a50eeaac7a00c0b15666a7389f.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3196ad1a4539ff99e67b725b7a1e02d.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab000d9d1e403a1ded45a18d2dc1ec9.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1e2fc3e525d3be4755585a4a93d79.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f798fec790ddb4d93d40b0b516d712.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69b662581d11ce7d34e9d3bd21efd9.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df931e238a7cd4dc0e1035932da12e.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8eb68fe1e96e82c867734f06f553.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08c95dced0ec4661edd93b936531ad.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fca1b5b37a74b65bdb281a6b45e7ce.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958b1ea18f72a3dbda3b66518703817.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5743f23e5ac63d4a3aae327f38b1ee.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b69226a3ea12b337e729ff3d9ba2.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a51f3353c7953ce77e3487744fcf21.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddb5865a39628ecb9be7e4254cab58.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dcaa0590a7d72da4a9d0412b4dde56.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e742a1286063c59c4572f9c9239d4.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3ea2c9d253633055078c552ef75d5.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b8965b9191818a2d036db9197590.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb45d0437780a0ebf5933a05673754f.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a921b796c251ac44d215d6707a609a.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201317ecc26df122492d7e4ae9fb581.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626e1169627ea13ec9aafb0d56f0b21.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414215cf7d43bacc8df033addcf0e3ab.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe3295ca6009d20fd78cf8ad39938a.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c12b8888e47946c88a9245c8e27f4a.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd3fc531e3d1ed6adac79f69fcfba3.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a546d76bab3c991688ed060ad3617.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba95730c913fdda01c5a8d28e46e1e.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a920b0114d139d12289f3e609c157d.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4186be6c000e5f593dd6b5242f3ee4a.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500c62222768b1e326dbbe208f9910b.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc8b31e0e110956527b45736052d71.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec907572f6f639769770da0bca005d.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076f24585128a134a969241e6441ef3.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c54271d6d130505b8d65295681e7.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4efeddb507b4d9dd7136399d82bd58.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27589296dd09d6058c4b856cd5b4ee.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d66d043e2fa86278aeabf9166bb3da.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b68f14e130a5e108fa127e96ae34.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81f1135883117d0dbada4f1ddec3aa.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed7a2eac357f1ba6a30656f7214a8.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cf2763ca3357615c42c9fc45fdb00.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5920b7aabb22267d1480329a25ec9.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75e6c430259d144204e5c243a9eb8f.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058953dcbbead03a40330508f9919c.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da4103ff7131e78d78bf53e4b17b5.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9326cd7519b50e7025cd5c6b2488b88.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272a0130d542a85e7110e8166821b24.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b22fcd362e2065d936fb431890bd80.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4975163e4c2db256355bb7ea7a23.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f710933812aed148fad0e628060e4.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3af6e2dc6daa57bde625696c04717e.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9d460c9b7bd935e3d0c34a5b4194c.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548c4d8966b41252c90b64d1bcd64e.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9766e59a5b9638f621075b89da084c.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b0eaf1c47ff7d50a8d87b1cd1a45f.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6f7df860d4b1cb79c334e92e3635a.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2494951fd9e6ef37be4710939c8ec1.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb871822754ddb79c3c6a3fe0f1dfe.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5be5b130d1edccb96d4acf03e4ad66.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014581f3bece13d9a161a9bb8682c7c.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e756cde40e502bd3b54989532976b43.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb24ac7f3fb6368f70a22d3ee082ca4.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03af656a99c479d252d9ee334facd90.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54655163f4c3315ed73a8d45933f3a.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa4c385b34fa9511c31eae57a2d14.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ef80fce3b27d9e46e032d40dfeb3a.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb807d2bf0a238c70571c455c85e57.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d3de6d049233c42f52962cbd6d769.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeabd3cca939daecd64c3ec26ecd3c.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817920273d478de6702f65ae08abc65.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551a5753c343b517397578899634477.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d34ce56a5f65ec78aa5d48d59784f.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f3d25d1403e8df28c302498a205e.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56348e021f8789573ed86af3a6c3acee.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beecdd9f480705de3f5b9a57296c6b7.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad382cebd3c050c04c343cebeea1dae.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe255e0916130a2b3fccbca30aea8700.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de78d945ec8815d7c93df9a530d1ea.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039069283707030ac910c876584721e.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f238ebc44709a069257e06f49103e9e.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35fcd3be80d22429929bd425ddb05.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dd13658d1468d34b5f96678911d59.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d347bb7cd887fad7f7f155e03f9697.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb4b05a1c0cd637a7e3532d7540715.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c3a54b7489b7114a233ee7467423c.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a14d6edcd94019163722187c10b6e3.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeff2874243135933b008930cc4e90.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da661dd5265fbe3fb7f2b41894ca21.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d067acd3e60931d767abb43cb1b57.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539759e782e1a8c4e58926c09dfb7a67.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588bb8a8fc267611cda5f0336993cc5.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8918415e2381304bf33ebedd50ea73.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62493e989b2a661272db36c00c2579f9.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817409c09a57af1c582f06384e322e3.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99442f3872416b321b9aa289e67a0a40.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cb7becc1e8516f35580c289bdf8b1.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fc8ba452b3cc12c925a0a2eecbe4d.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee0b915311c4b758f0c3c0849dc5fc.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bb8827e2db227df7b09e299c177cf.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf1de2da5b5650ad3f94bb94ef048c.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd45be8b46a78b8ea0d9b74b4ca6768.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774e795b301140903dcc745b52274a1.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9a774321cba554b67ba975a77398f.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f068a16c58821c1b3a08cd011abe0.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d6d9d7aab4db938c541bbb4098d9f.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee7d4959df82bf608b84cbbd81bff3.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9b3dc6734a4ba721062bf2aa77b7d.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b20d94d690696f87f7f6e134039136.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796343d1ef4b6ffe1e395915869c3345.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0085df88ad60dcc02eceeec645cf07.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1842913281ad5516f73e173345b02fa.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f7257604e77dd4de9ada27e00bc8.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a27bfc8b41959189dd6f5e4fdd9f9.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a3ac315f3fcc715de83fd89d3951a.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b422918ce43cabff1a9de0a48fbe6c.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984239dd3810c2e9497fcb292204f4e.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17c01940378a02f87075a744e31a4b.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4edd402746a6f8a5fc0a3212fed5b.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5b666d768d0167066060d9eb2ed72.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715add6687be0b35d188edc2566e98e.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb35466f55d89ebb49fca77a476082b.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517bb44dca795d5051f97a4c50dcf51.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a23b15bd1056d605658e00c6c8f8.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b09d29b5e4f739e600f8ef907e9f06.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677fabe05bf57d4b029c33ec05f009d.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baa378ddbcf18938a2d2e2c21bef56.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce059c6ef70765ef3159586955a697af.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c0fe0a243879628401cb478b09736.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f417c3c19917f8349ec49684f3586f5.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f02b97b60087d5ac292c12fa9ec272.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa31f25a93ed7737af3e1eb4e6d63.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27ad33a755c731c3b0b3bfb0bbb68a.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f80987e68c8958efbb20e2418de4e.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9469ed02792bb278bdf9f553db5e3.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe2f508a8642b4a7a8373701e6f84.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc3fd83216a008476429ed83f815d.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aad862d746693f47708a67b9f9bb3.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca63e158d37bf29dca468dd41bd36b.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fe06de2241575a653b8b3d8b84fc.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61b35c9e7808286e120ffe2bffed98.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b43ab04a1a809f5fa6645551791bf.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d67ff0303845f79b1952ddce176596.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ca44d08e18256eb3e2ed0226b2a57.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b2e4b09e2a112926afebfc4db888e.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48558fbd97b2dac558f6a651b257f2f.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a9d1f025e34edc8202f6a1e7611f2.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02154612143867d24dbf1557f0b780fb.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85608620e0d7e15ce2097410bdc0be.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75d410c78d9fb280c315cc91709512.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce328c777efef622bbaac32aaa647d.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb950114ecd82fcfd46e2ea2f45b8ab.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9eb1e66c4338b419dc894b4b0d60d.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516ed6b6dbd2f2353016aec1d975033.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42a65bf0aaee7abab2c893734ba469.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f561a0e3c21ab2a0ec94e57af8d772b.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be053b66f54ede3f91f10bff385fa2.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d7faac22e1333e484c744b2e7b12.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e2f911c6f621ae58e40ef67ba5299.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2b9f28d4a6566b264a90ca15671ec.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05eaee3a497dc2c0071e71c006d8bb.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2588c80038581e9c502a49328c511c.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cae8a28f4bef4fc54cdf20c38845cf.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092003e62e0476909522c0c5968ba4.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701f36da7674980808b4441cc09852.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9b5975f2ce670e63750a45ee2c1f.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25452e1afc308cf53987a858fdd2be08.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de608ecc7de2e9a033c0814ac6cc26.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1ebaccc2e5639220426cbcbea157.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f045a39128e5231c50da10a64a733d.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10208d9c865132cb51b5b97b23a0dd4b.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c863c5e6bcc995395209a3aa1cf8d.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907337de51f99275557afccadfd9d3f.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cf332c2bf2afca07bf6073074cf3b.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c127fa7f51f5a30c0de10f91faed8.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe7bc7552c6018350d36d0819128b5.jpg"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be636419527c6662d951dfe7cfdacf00.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b3c6050e3d3dd702a7d92848a381.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264baa809e42402da8429c181ea4ae71.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4048747e3f6c98619ace59e0c5768ac.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d7993f9f8840f49292d2cf6d3896.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6962bde98c37dfadfd254f40c360bb9.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d036aabde82e8f6292cffc6ac531.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1e3358b9e22d8d923b4e0bbe7a80.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503d5d4322863d26775403fd7c8977c.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e6dd9886636772d8cd18258a1f152.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107234d6e1d110d0bc8a26ae4125fdd6.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef809b28f4286f0909ec38c1fcc3dddc.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6927327ccf67f6f272b8b1116de7e.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6006d667ba9d0fdc775788d29e5f59.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96eaee97a43bd6526a8d237522697.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671068232fe36a7d0932175a6ba1d16.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e00e6be80c4e8cadac42ec7e72eb9.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf25571c4755ffae830bf2fa98f43.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c82cb1441a55970feec275e4476aa6.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cfadc3682f62f4a745d93974c5a2f.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e040b0d39c128d599c3396c230d284.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa592b0973d6a4ae25b3f16bd28da2.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c3c0e14523baeb6522bb012ace4be.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11481616b6caa5158f812c61856e2e51.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f68e8b75759c40b52033394273f124.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3de26ea31b7b0412b5845959bb830.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a795c171f1d55c919e143f311c2b0b6.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d40b8f5479ac2a20b0231f66da00b7.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc81a19349c0f8341aee3e1e9dcb0a.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079a2e3a9a2c2a34271dfb93b9df79c.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738d67a2ffad6e451c8fb76e58a2278.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d5b31241621b889c28829aba0adf.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60278d742e1a2ad3762c55884b6c460f.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfaa5621f92cb8759237d4b29af90c.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1431fae3c594f8708444eb487d267f.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e583fae448a01101556c130496818.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7b2569ed60ed9f4a58a0e15e1673d.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c70c91fe5b50a84de7cbfa990c38.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167b9028a3d25a3bbed40091a0c187b.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cbf331e58b08ccd0c6b70a90dca95.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b710c1f6e875718891e90a262538e59.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62932e615055ddeab4737f36832da5.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2f0210817705e0edc8d9a7785bedc.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756759e1b810ce85c60116df98e2e0.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59cd5d21b189bfd0a7d94f77ba19c.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde7a331942aed07a4412cd3d979ea.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc710393bccac3a6491ab0caa299e.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fddf4f286c562589232085c81cfc3.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b76d12d50cc0bae702fcbf19b6c4e.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff947f343cdd727d4888132f432a0a0e.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47742d88e6943a7ca4b550c8253a9b.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0870a7d500900f7ed1faed976eed9d8.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adca7041ec6e87217cb1a969ce21e4.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7eb8531afb2e24d353bfa43f11ad.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e27067792a82a8e8d5c6cc63b6c1.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d319dee41bb9fb43dc2e45186f4fb.jpg"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725084872bd1135d089eb17a75b4a37.jpg"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976193ce7661129d033183a44faeb51.jpg"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7f52a4d7dfd2943631a623b842f2.jpg"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01908db59397142ebe856dfd7831e7ee.jpg"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c26c82c95b2a3f3cf38a2ecf35232.jpg"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9da0be68e5935ecfacf391af7775f.jpg"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45233c2002eb46f23d3e3ecdfa5cbaf.jpg"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a41f48d979e184f509758c3b7bd11.jpg"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b8e68f7f28c265b501ad92543291.jpg"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4a26b90e360f3040ddfe85f17047.jpg"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eae5aa98d64d348c2fa25d8952f3b.jpg"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe57dea231189ebec3683f942d9caca.jpg"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de8377d16d394497a5b123827dfeee.jpg"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba62a1a12a371013daaf440104a42f.jpg"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9be634e891ece13665d9730642b40.jpg"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b449e3942967ecee02a7109db6d3.jpg"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b1cad2e4a52d3ffaf959c5efb3433.jpg"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2526228a96ffd0445f5e85d7b02855.jpg"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcafd7579af43d6daa9d7340c87058.jpg"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b4c18301ddd211d0dcc2b69ad19e.jpg"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e008cd597dcdc2d21092a29602e8.jpg"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43168535107d2eda3829f74105c8b2c.jpg"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35f3320b3d5976b41cb48b976e8f73.jpg"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47b2ee1692cffb3dd87d968659e6fa.jpg"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c7e45c35ed2a0ef55eb70e6d297a.jpg"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5a32ffde548808aaad64ac06e11c9.jpg"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fedb2a54300f76f50e632e4434c401.jpg"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d522c0e42a621aaa422e520168ca8e.jpg"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb183ba47d622afdbe1c9084cf6d1cda.jpg"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8792fb4f7e1e3d97189db3f06f1da.jpg"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6403ae93b236ce0f3d303c9b45add.jpg"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91306aa839fb262ea7d943737a4c592f.jpg"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace783cc2c270979c5ae1ecb2a61ae4.jpg"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186b27d3eddbf5dcd76c4582b2cefec.jpg"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a947b91a086ce1b238824bcee086b.jpg"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c44992eb05172d146580f5413db082.jpg"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a91502787249588ee4a77509f631c.jpg"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa2f7d4b089a5f2c5619b98ef2c7b7.jpg"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845aa988c2911e25f891e8f912da11e.jpg"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1308baf356c6ca52966170a0b21307.jpg"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26472b4fd937c367bcc05ca6a130e.jpg"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99a581d20abe1103f72defde70174.jpg"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89bd2fed51dc4e501d521542e2f2a.jpg"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec327e7a0f4ff19f84bdf36a8b67fe.jpg"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc9ff2e22a2f5ce71e0977487465b2.jpg"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b7dd5bc21299f17c953be5f7bdf9.jpg"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fe1eb3b88f441ae851ee5f8b3b5f7.jpg"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cf05d8c757d20750ee9fcaf62d471.jpg"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6f18acf9628ac1a7be85e64015b67.jpg"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc139b96ab1fd924d2d80d58ab6521.jpg"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd909e3d2d148beb7cc6135aca2a6e.jpg"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ecc96d640717f61fc731f1a075043.jpg"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8c8afbe3142b8848dfc93d70434d7.jpg"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a441589b1ebb415c772da48411f180.jpg"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10302afcfb42448ffd46a6350c245bb.jpg"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d7758cdff0a146b71dd76edc20b86.jpg"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7785661108079986880b6306919dac7.jpg"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8150ab054db36fa456b98883e39bab.jpg"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b82574f603b993bcee801bf66eee31.jpg"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006f2f9ef79f3e41b6ad088150791c.jpg"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff707fd36d71befd0324728f21c86da.jpg"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62e9af3895ceedb6048689d52bdb15.jpg"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d277ac5cf5ef96984b7c0e286cb4.jpg"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8c233c0f5afce230e2302e8c8c9e4.jpg"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311644d153cd77fefe09efdce54bc8c.jpg"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55ebced1308467f8947a2c5a5d0d2e.jpg"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54b35f518064f9237eb4bbc7bc223.jpg"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aeb2e649c7f3e6a70b040d3d5fbb7.jpg"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f1b219eb5ae5bca289d73c4829d7a.jpg"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f98737a3df5ccd2e0db755393ecc6a.jpg"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0883428800b492d923742617f7447.jpg"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f014a748873532a8807658300d8ed.jpg"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7c67b7f251cad2fe25f2f755974b0.jpg"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9fe6916fabc15eec4172af9001341.jpg"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2bf65bd9f8ce7b5f841ff7f20f3a1.jpg"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d67c9e84012c90ac533b3c6d30113b.jpg"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c30f514363d9d5c177d90229366e09.jpg"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d9fed04597134c475ed7d442b73b9.jpg"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d1ee142bce7d7572bb0f052e5d884.jpg"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a108b083374fbdec0771cfd1b7015b.jpg"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd48e8baca80db599fe63611fa3364.jpg"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85386df1bc0f561afbb3f2700b6940.jpg"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef61b889372c96b78cca1b2d936fbd.jpg"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9036587a71bb136e58e95105c0bc14.jpg"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827991c474d9174c32597c5454aac2.jpg"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1aa898eda78544b952018674d6ce5.jpg"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8e7263f1fb41bb6394db954dda2bf.jpg"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c572e7a0e9d2c5ee5913a414e2e1b.jpg"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86123712796c238ebaac653267baffc.jpg"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb0ed499726ee565d19ee118a6cf4.jpg"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607dd4a78fecf291fcefdbc6ff5aca6.jpg"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b0f5e1eb8f629dd659e7c7ae94f96.jpg"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eddce8d8f68116b0f6e9afd95b98a.jpg"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ad74c520e25da80777f7ae6f3627d.jpg"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caf9d3dc88b78dd52b8210e00aab9f.jpg"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2feada839aff2d2a615d4b25233a.jpg"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626782538bce9f671a7b0b0cf286f5da.jpg"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f0247b048f57b879877511f56e6bc.jpg"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532742ac5bef97c5dcc9aa04bd8525c.jpg"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab527f832f162f18c4c3279648da4.jpg"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e74fa886b9b5888f744ce96c16951.jpg"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de48ca578f8fb98d85644d0d9ad5f0.jpg"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492a125938d43cdaf46113dbf69cced.jpg"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707acf25c5f0a351ed5fd50e5fc74d56.jpg"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908fbf91b6eb06c54ab1c76618e94cb.jpg"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e3aa2afbb3637df8dd2483b073e8a.jpg"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f360d0db6d08fce067fa5f1fe2e2b28.jpg"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a20ef6b75fb4d83c2e18cbaafcdbc2.jpg"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af316e3f481733bf15d1d9dcb8b049c.jpg"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a804a2f71912d5a6bda411e6caaabc.jpg"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf72e9e0dacd5e9b4f7cc94bdc2583d.jpg"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926306b7ffe9798ba872b87af8137ad.jpg"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9470cc81e8ab73e74980311d90a9bd.jpg"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd034639f5ee9f92a4575a9172f6dcb.jpg"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92aca5f302d8c1849abfc831af0392.jpg"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0712c9d5e51ed0a42b3ae21a82b09.jpg"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0b4334e28f0f0bae4c658a1badd19.jpg"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7672da1d1166ebf19ef3a10bc40cc.jpg"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9860b275ea86ee4bda838a3f187725.jpg"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe5b5294a3bc00b114bfdb7308b8ea.jpg"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51778c2b43d295b7f7fc6e7a1051d9.jpg"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89361552120625c1f05f75b07ae3204.jpg"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee5913ddfea4e4b2d162ec0ebe1088.jpg"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6ced46938255fd4109ecd85da9b01.jpg"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9a165b6eacef790bd9cdf6cc24b9.jpg"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184243cc76116cce730b3e5c81dacebb.jpg"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2edc78bcd9ab12b28615ddb0258c3.jpg"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8ce3705f83b43d3fa8cbdb90d184.jpg"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3bc9fd26594fdf556492d97f9a3ec.jpg"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d349c09799e5dacd54dfe8323f04c.jpg"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31f23bbc40de481c19d932e6abb50b.jpg"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e04a0e3a38ba2fd0f9b0e4aadc4e11.jpg"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8871ba84624f89b99fd5384e0f235fa.jpg"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2f750aa10da5051981e86af0b9e7.jpg"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09799420b0a5658dc7ed523cf42cae.jpg"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f839383b0e8b90d5e1b09ae7847d2.jpg"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88f276300e319e2ae009e0e8bb810b.jpg"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74d1d20f2768675fb25095bdb22714.jpg"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9a3fb4ef3664496d2102cdfbe39f.jpg"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477b69a584babbd68df12f21320d085.jpg"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80965a2239192436ef4fb16e251a6e2.jpg"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6a4a8b5cdcd9d3ecd1c134160267.jpg"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120470a1cf9e85262fc4893b47665b0.jpg"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9a83d14aef4b9a60b65c949426f40.jpg"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac92f5b942cfc31122d59940e0cb497.jpg"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371633223b6cd29ebf2d248cc6b7742.jpg"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01cdcfa2fb0f6a00f0ad65dc6d849.jpg"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426e0281a2aaab1380f77c06349f4b.jpg"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17a0af53f10976b346d2b8350f1b98.jpg"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b169482344d50d7080ad93875aeae4.jpg"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e261349f84f2edcd3671544154be5.jpg"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba0f06392daea1a04428fdb3dd6e1.jpg"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca879f261343b894256b69cb01653.jpg"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c949c0a3774c31a497923ff29484.jpg"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8676754d772e5b11ce8027a02a136c.jpg"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff1bd195ec6026bc637c84ec52cd52.jpg"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a328f5bce6d78758afff5580416a.jpg"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457779e59a8974eba472d00997e5412c.jpg"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb2ee31ce11c78ccc19818dba245c.jpg"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f79d495b141e881536eb161ac54bc2.jpg"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397ac08cd65b5c6d675f00965729e7e.jpg"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f55771485076ca327b419b675009ab.jpg"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff11e9e955f8d938e97b0b4afa74e1.jpg"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef02a4577d9a3d0a6d4b24d570b719.jpg"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e38cd84eb1f3fb89f729ead874d0.jpg"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2947b66d2031543deede64ea052fda1.jpg"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddae24ff08eea26d18b24ca5a8ced2.jpg"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc31544f6c88c06bf65f77b35b8c41.jpg"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ccfd5d1055c49038914ac99757048.jpg"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817066468357a5a3db8bfca0bcf02e22.jpg"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656494055d126119ee73b21f6a3d55ca.jpg"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610c6f89c13a441e2c8974503a199cb.jpg"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d718a58de734f818d9150a4c8dc71.jpg"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff2b41f915fafef2a63def4949b5b0.jpg"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b9e77e6fc6eebba8c7a0e38700dd.jpg"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3954ed25d4bdc6a35d8cfa6a3392dc.jpg"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a1f27a6af6a5b02ca30d25ac26ee.jpg"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd81241a98d32a04439e69c56a1934e.jpg"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5eff62286fa591f44a97e26d86a29.jpg"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c810cacd92c1b9bbd63656ea2358d9.jpg"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423e4947d46a62239dba4d4d236127.jpg"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7682cc8cf3feed628830e13e9a8e62d.jpg"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43d6b77903c60668f5a1cfc2ba4cf0.jpg"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd42b58b563eb0444697f8f8d1085.jpg"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955105e80a7a3b0e275974fa92596062.jpg"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefbd7ef7679fab19490e9445b92c97.jpg"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b1a4a40f30732bc856f1a5806515f.jpg"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde179ad868455a73cb041a3968c8882.jpg"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e9525a0da987019b881cec572ae4.jpg"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e41daef27aa49a9067f4175362c257.jpg"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea269543e37174e4d67abfaabf6f11.jpg"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd757acb196a265397fbdf70b90ffe.jpg"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32531eebe4c1f966b97da78673a68.jpg"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9c5c74484e77691b896d8932383ed.jpg"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c1d6ab6ef471d00b4ef6e6fa427f2.jpg"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e096660638adfa6562cad36a24bb.jpg"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46bba9917e4b0a0585105a4ba4ca7.jpg"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b266881c2947b317a57b3051f879e.jpg"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6832010c3107826e51319f19f2394.jpg"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5c4f683673946b6dc099acf1303af.jpg"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c32314ebe1589fc68eaa9eda8ba3.jpg"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcf31dda91f057f5ce2a2aaa0f2bb5.jpg"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bdecb72f6f0eec1902fa66636cc79.jpg"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0d7957920a1a72c36a931782050a3.jpg"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a8d18d95d9ad7b53892dc0b597e62.jpg"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab433d33ec16e6476dc1b2259055980.jpg"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dcbb018328bfd6deb2ea5490ddcc5.jpg"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27a63a43994a44256f145f261daba.jpg"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ab6304592511cfb904f348524b7c.jpg"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44955f6ffec1bec0d1fa1e61d7723f.jpg"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eced3b54060cfaced201ff6153c95.jpg"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ee0ab266ad86e9a2a966261d43d6.jpg"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2cae0fe0f82bbe4375e0a547b04d.jpg"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe55ed38739dc99f0b2baacdd5c7a83.jpg"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70800272275be575f0fbe9ebcb4396cb.jpg"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcda69644c8dea9fb445c26444ec094.jpg"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72959b51c9f21f1ec41168b01ef66539.jpg"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba2445f03088824b1720fd8717cb3.jpg"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f1f6c3a85b3242158e0b43a4d61ea.jpg"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da7973eec4537df3df682b987e7a9b.jpg"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46372852f3f9eb21c3ed621234bce148.jpg"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022178351c77c7ff4cf8def1f3d303c.jpg"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ad41ad3610a75d6e4519482d508a.jpg"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ef74c23f2641cbcdfba578056119.jpg"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d22e519623882706740e3ff8c7d99.jpg"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e97259d8c5891d5e3dcb63fe75a0.jpg"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767078d3d68e36883c32541612684e5a.jpg"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b150e23d362661544b26d5e1d052d.jpg"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432a94b6a9463333003fac5e2250508.jpg"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b716271b20a220e3529d39e2ccef23b.jpg"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc1809947950958ac0cca8f1c6e36.jpg"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f4f46f355334afc1a8781dd9fb551.jpg"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2df672cbd965e67e914f7022f5f6.jpg"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c20b0e9cf7e3212de27d4a3dbe770.jpg"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5931fd1091bf366277ef080b131b77.jpg"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425207c7c17e37c1e4eea94f4225c0b.jpg"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b884463c5ff8022867ec368b0fb0ff1.jpg"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40ccd59c5ba45b42f8dee54d34e06b.jpg"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e689ba0e8e7781348ac833c12c4cbb.jpg"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a09bb76bcd74c03b64d72c32e52e.jpg"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26febb245d7ebae916e188710a119c88.jpg"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7168aa773ec4b98a16300822f240405.jpg"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf415caac50c9a0f416d5e627632e9c.jpg"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c403d611da072c593c536879a1a2c1.jpg"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154876275d00b0df79ab5c33e2d3547.jpg"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09420a279ff97cbca5a2bcfbbe083e9.jpg"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104b4309b8fed63186ee4dd33c03e0b.jpg"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790600508274451dcfd4f2d97a0f54d.jpg"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d08a8968fb6c1c568747f595d34c41.jpg"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0ca84992750fd04aa3624428ddf2e.jpg"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daadab9363caa7ea198492e1380e6d5.jpg"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c73195d3d54dffca520fd1495ee4a.jpg"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549edbc3df16d3d784390f085ef56266.jpg"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9cfde4c864c87abe616da2d25e30.jpg"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb738fa772783280c211b7c50f192861.jpg"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2e220d3edd9c50382d54b0849d8d.jpg"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7b9878d1e3c377bc911de32aea8d8.jpg"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a27684b3cb5f5f53b312c0bf6b1a1a.jpg"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554be0f1e0aa930f7d85a0a82c0ba3a.jpg"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5ecdff7dee4baf86e51adcbdfe06.jpg"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810274982b8364bb791b7087fb0fe6a.jpg"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cabc4c86b61cfd4c05a56db2e2bf0.jpg"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0c0c3666061d933c2d741cf1dc14f.jpg"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cd4a2da60034963e76766f32301f4.jpg"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b29d4d966b452244a0da3f92781c7c.jpg"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa32bc67f158c6a1c9b632c786509c.jpg"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330a312d539e68d024eec567eeec05f.jpg"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a90dbeb3fcaab22773977209e3924e.jpg"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade65aa1556559e0ca4dd6177369877a.jpg"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ae0e0295a635d82b59cbda3fdc74.jpg"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313eb1f723ac6bfb4a8c7272c3a10fc.jpg"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ef30be3502efad80fb58f3530506.jpg"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7dc9c1054f87af154ff1e0f48642.jpg"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee833c5037fe62178de35e562b6b1.jpg"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c51465da4d216e3e8d97644cc233c.jpg"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2317282f12bc2d957d19c850aacef8.jpg"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d5de5c2a758644bb4c5e4a11cc6af.jpg"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889398d5b1635cb4a1288de568127003.jpg"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ee8a8631f7372d1015b899048fe3.jpg"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327016f69ea9bb4bef2f61f8d8c9692d.jpg"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5a3667f1615b8ea45263da995c5ce.jpg"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e3b4827e7c553e71376a8d049786.jpg"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c4c3a4c94ee993c5dbe2b0bd22130.jpg"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ed397621fc0d86c571963b6c39ae8.jpg"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f131ecde549d2420b32c8d03068a57.jpg"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abe62c6e1113b93ee28db69f7a912.jpg"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1404afd4af11e2b6599209b6a0d21.jpg"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563547145a4d6a2ea0ea1f895496d01.jpg"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca920224f7f95ddd3c1d650781af61.jpg"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bef557fb5f55e7eb5569923d2a0769.jpg"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5b5b79c7cd08210cedf73ae14fd02.jpg"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6722cd31fee91729adda7c50ffc9761.jpg"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a24aec7d9f2e8392aec818134576f1.jpg"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abc72358abc29fc916725968b28a0.jpg"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c45b820f9868365af83308284af59.jpg"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f143463efc60f7221cab869438b354a.jpg"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1e9b1f3a37cc2fd9ccbcce15ca69.jpg"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc05d404aa1ada58548016f157597f8.jpg"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646af0176afbac4fad41a7efe9f0e35.jpg"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106682150170b926f99e9228a190b188.jpg"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bff445f3c5e2ce2afdeabd96de07be.jpg"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc499d6c8ee7b263d969353b730bedf.jpg"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28359d622d5e56469f996112c240e0f0.jpg"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc7c83170a8cc018bbd399b5808fa2.jpg"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6b099bfdfbccac0f206e862d59f7.jpg"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28db623f4760551fa763642656dd8.jpg"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fab01eb4d86656fd3451770dc9ada.jpg"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c27344ed9f1f627648d25b24cb137.jpg"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36fb078b1426ca2ec48e85cae153e0.jpg"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e967da2f09a97291b1b2a94a46f8d19.jpg"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbed59f589ea502929c173083de3d0.jpg"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41241136d317ec946eb9d785833ed.jpg"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aeca69022acdf881f5aa68d3988d.jpg"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a2663120e44180cc4a043ddf8e1f.jpg"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62689376d510835ab4baff3a867b5da8.jpg"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2710292ccd1395bf94fdea1a57a6d7.jpg"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5b24a38b9cac169b096a62044038.jpg"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da955f8b2c6bd079b944b9a41245fca.jpg"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32057d1ea552f9eed8e52bcca25e9163.jpg"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a278934cdf397eeb8b5179524e567.jpg"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a020499aecff22c0d8e452f6a7bc1c.jpg"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777d89754d32df1bd1a86e762d301a3.jpg"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d41a77b2e0835dcf7a28d0441d392.jpg"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4407e2217ba0f148b6ec6621ac76da5.jpg"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebbe20881133b666ab35700d05661.jpg"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14fc1dd7bccc640b4bbf642c2d797c.jpg"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10492a87239300b04ac2f1c05873270.jpg"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067f6a7f80a96975fe094f6d2ff29c.jpg"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b99ec2b21a54a1935630541f94b94.jpg"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fc1e2fd7003569f56f8bdd5a21ed9.jpg"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe2c98ac4ac85902a5e76c63e92f28.jpg"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f49f7dca75e1dd7bf2c13dafc0467.jpg"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793fac48ae95d595979fae61672fc1c.jpg"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba43b2f8da084445ee92422c69d25b.jpg"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6dc4ae30ab8422bb42861d9b9438a.jpg"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b04d2626c07b70d0334d00d7a4680.jpg"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a7c3f0e921a88604897d8f713d4e1.jpg"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424321e12cade27608d8c961dd473d.jpg"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb29674effce024a0f34b045d7e330b.jpg"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71895ca7933cc7af1ffcbe9b46d2b984.jpg"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd6f6ceebf64215f5fa3e0cb3badd3.jpg"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443c3f320dfdf0795f1d8f87f3a4e5b.jpg"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc212c9f5022fef13c2c2e0e008e2c7.jpg"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9f6795f51fd3cfe436ae3cd3d15a3.jpg"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8a062088c7f5516286e17c69406b.jpg"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b029104e293fae6508f76474601e.jpg"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40ebbafb08acb3baa5cd44bade19eb.jpg"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10143df32a6cfb52761de5949031a7f.jpg"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b2f411f98acc6ec7683d59ae044e.jpg"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56663bb252ff6d6f217138139b46a139.jpg"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17553248c2ad73e2d297e1dc2151e3.jpg"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b63f6e8a8dc0a301cf07287f521cb7.jpg"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab239d50231bf1a04ec2f4ed48fa54.jpg"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9f61ddbe8ab90ac28f7cd1d40b0e.jpg"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c979c5c2d1b4f944d8206af287cc.jpg"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f3aa1e0ea5f9392e7b9561ed11430.jpg"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816b564bb7ca0674313bd535f7fdeff.jpg"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f433e911f6e8d57bfb04817f378ffb0.jpg"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c0a80eebdc39d658cdf650fa825d4.jpg"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e091e2c4e7b7d8e8384dbf1ced96.jpg"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b749d87c52d35d956b4aadda38a14.jpg"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e3a233c872c1b5f54b6418aff58a7.jpg"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7a43326470f84b815830f8e324313.jpg"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ececcaacfa5fbbb0974301d9f1de0a.jpg"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483ef0ce51d34f98fb7b6d5639bbd3c.jpg"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536efdf7512f887ca51cd9b748a0916.jpg"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cbe84d6728d9956a41c7a17d1a0c.jpg"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2fd1aeab228ffd1778a5c9df7c9f.jpg"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3182daa90af552244d093aad23108.jpg"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a76823dfd6843beb4d479cf8f7fa2.jpg"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160678295d27bad50454178343f753e2.jpg"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5915b96fab23344e14ddd14aae04376.jpg"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e70e9fb5771983c86fc7807b182d.jpg"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e15aa17bb676dce8ec28d8cc3334b.jpg"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bc7f4aeefb772fe98b802c73b99a0.jpg"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5155f1ff16000f6e004f134cf66d7.jpg"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc699f7e55124ea8ff4febe395c5b7.jpg"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dacfd9acc91e0bb57d692a90493fd6.jpg"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335601279f0b74cd082a074dabe3ce03.jpg"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1019048566ff0e3c31cd5465b77e885.jpg"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fca984131d602c8f99b5d7ecf9cc6.jpg"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e064b49d887485b9992406e1f5e1884.jpg"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20861950b685a73a29a1f79b49a4da.jpg"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbada9deb99066aaa2766f2e29774b99.jpg"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e7952bac355341de533cbd53c785.jpg"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a90e5536e5a9722834bc4bda3e781.jpg"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fdbbf110354f067e3c4eda98d9ba7.jpg"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101959931e38366e9e029c3c5fa964e.jpg"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48409c1e4e47193ddc2009294c2709.jpg"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f26d5fe114c3183ac026165e203ba.jpg"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e817f8900183e846910f4131371b.jpg"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4063f1b4c65338b97d85aaa688160.jpg"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af07f32dddd49287ffec8c73c4846.jpg"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b45f8d42187a274b071b3ede0735b.jpg"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b297a4316a09084f1baa16eada68e.jpg"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ea1eee128824002d317f5e38c1641.jpg"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e07dce1893f96a96ccd6c09ec1428.jpg"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faac0f7a8348233ce213ef89bf178b.jpg"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474317a8779f00e328fc4d09f88420f.jpg"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1ead54666fdb3f9193e8564f8746f.jpg"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3076f5d98c0f06597ae52de7c7fca5a.jpg"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f05a412f875c9cb4b7501def8ddfd7.jpg"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac753ce2220965aae1f3a5d7c9b01a1.jpg"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06c7cda278881d126934f204370960.jpg"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37130400bace7109509559834cc3b.jpg"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3982c86170d566329d8e0e7f2cccf.jpg"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a405ee8cc9f41c6a2375dfbe94567.jpg"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825a6e8e419e805ccb93c66c936222.jpg"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8e4ae77c697c3f9da43175cd6f59f.jpg"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1830fd977f572d67ec46ec136ea70.jpg"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbf627655020f491e75d5a3f3fddf2.jpg"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c55b70f89c94973c6f437a1028cb.jpg"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745b7f1aa207d11eec07a41d270c220.jpg"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019caef4a10f7a3ae691ad5585abe8cd.jpg"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158deb908cf6197e894dcbe3ef0058fc.jpg"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01c99490bc1f2cae64112dc62e262.jpg"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05cda1a5bd965a51a2d214a9c738f2.jpg"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41b8b5af5a19700e012d30a8e1a580.jpg"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ce1305d1c8bc7e67f6886998c70c.jpg"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16c82845c5c31a62d83ea1f68bd1f1.jpg"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074205bd1cf2e8f60b167afc87d8f1f.jpg"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5e5973292a937e1f25090d2442e3d.jpg"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed90863b3d7a72cfdc1148a7a8e206.jpg"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d19598862356d4aaf8cc6edb08b40.jpg"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78d2175a17ee9e68105e265037bd8.jpg"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05182df3260eae397ab086f7a23855df.jpg"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a255c2acba4772022f6fcb5b54590.jpg"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd48d53b0adbb8af1bc3f713d3a9df.jpg"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c0dbebbf01334cbe69e9ab71b7cb.jpg"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e4838387f6581ef07b026a047ccaa.jpg"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20cf28a636cd2af85ea53866d39879.jpg"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7dec84faf6d827c91de1e38d91162.jpg"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20397f8d4958331e09f36f1b09e6b2c1.jpg"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99661beb775d70d3a8f7f78e3eb7fa2d.jpg"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500be3e3c3a4d494bfcf8020352795ed.jpg"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a588a9125a87a9ea90e64cca1e4478.jpg"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb5f70d1421cd7314fb111cc469e67.jpg"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ecae785066e9134f0ff22cc44eb0.jpg"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc67ad09495317f0f716e3d60ba382.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14726,12213 +14801,19203 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="368" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <xdr:cNvPr id="370" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <xdr:cNvPr id="371" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <xdr:cNvPr id="372" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <xdr:cNvPr id="373" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <xdr:cNvPr id="374" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <xdr:cNvPr id="375" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <xdr:cNvPr id="376" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <xdr:cNvPr id="377" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <xdr:cNvPr id="378" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <xdr:cNvPr id="379" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <xdr:cNvPr id="380" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <xdr:cNvPr id="381" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <xdr:cNvPr id="382" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <xdr:cNvPr id="383" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <xdr:cNvPr id="384" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <xdr:cNvPr id="385" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <xdr:cNvPr id="386" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <xdr:cNvPr id="387" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <xdr:cNvPr id="388" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <xdr:cNvPr id="389" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <xdr:cNvPr id="390" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <xdr:cNvPr id="391" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <xdr:cNvPr id="392" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <xdr:cNvPr id="393" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <xdr:cNvPr id="395" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <xdr:cNvPr id="396" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <xdr:cNvPr id="397" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <xdr:cNvPr id="398" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <xdr:cNvPr id="399" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <xdr:cNvPr id="400" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <xdr:cNvPr id="401" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <xdr:cNvPr id="402" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <xdr:cNvPr id="403" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <xdr:cNvPr id="404" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <xdr:cNvPr id="405" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <xdr:cNvPr id="406" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <xdr:cNvPr id="407" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <xdr:cNvPr id="408" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <xdr:cNvPr id="409" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <xdr:cNvPr id="410" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <xdr:cNvPr id="411" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <xdr:cNvPr id="412" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <xdr:cNvPr id="413" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <xdr:cNvPr id="414" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <xdr:cNvPr id="415" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <xdr:cNvPr id="416" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <xdr:cNvPr id="417" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="416" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <xdr:cNvPr id="418" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <xdr:cNvPr id="419" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <xdr:cNvPr id="420" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <xdr:cNvPr id="421" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="420" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <xdr:cNvPr id="422" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="421" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <xdr:cNvPr id="423" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <xdr:cNvPr id="424" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <xdr:cNvPr id="425" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <xdr:cNvPr id="426" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="425" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <xdr:cNvPr id="427" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="426" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <xdr:cNvPr id="428" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <xdr:cNvPr id="429" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <xdr:cNvPr id="430" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="429" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <xdr:cNvPr id="431" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <xdr:cNvPr id="432" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="431" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <xdr:cNvPr id="433" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <xdr:cNvPr id="434" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="433" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <xdr:cNvPr id="435" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <xdr:cNvPr id="436" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <xdr:cNvPr id="438" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <xdr:cNvPr id="439" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="437" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <xdr:cNvPr id="440" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <xdr:cNvPr id="441" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <xdr:cNvPr id="442" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <xdr:cNvPr id="443" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="441" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <xdr:cNvPr id="444" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <xdr:cNvPr id="445" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <xdr:cNvPr id="446" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="444" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <xdr:cNvPr id="447" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="445" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <xdr:cNvPr id="448" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="446" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <xdr:cNvPr id="449" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="447" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <xdr:cNvPr id="450" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="448" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <xdr:cNvPr id="451" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="449" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <xdr:cNvPr id="452" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="450" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <xdr:cNvPr id="453" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="451" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <xdr:cNvPr id="454" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="452" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <xdr:cNvPr id="455" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="453" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <xdr:cNvPr id="456" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <xdr:cNvPr id="457" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>458</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <xdr:cNvPr id="458" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>459</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <xdr:cNvPr id="459" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>460</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <xdr:cNvPr id="460" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="458" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <xdr:cNvPr id="461" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <xdr:cNvPr id="462" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <xdr:cNvPr id="463" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <xdr:cNvPr id="464" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <xdr:cNvPr id="465" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <xdr:cNvPr id="466" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <xdr:cNvPr id="467" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <xdr:cNvPr id="468" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="466" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <xdr:cNvPr id="469" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="467" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <xdr:cNvPr id="470" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="468" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <xdr:cNvPr id="471" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="469" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <xdr:cNvPr id="472" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="470" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <xdr:cNvPr id="473" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <xdr:cNvPr id="474" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="472" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <xdr:cNvPr id="475" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <xdr:cNvPr id="477" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="474" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <xdr:cNvPr id="478" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>479</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <xdr:cNvPr id="479" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <xdr:cNvPr id="480" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <xdr:cNvPr id="481" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <xdr:cNvPr id="482" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <xdr:cNvPr id="483" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <xdr:cNvPr id="484" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="481" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <xdr:cNvPr id="485" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="482" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <xdr:cNvPr id="486" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="483" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <xdr:cNvPr id="487" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="484" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <xdr:cNvPr id="488" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="485" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <xdr:cNvPr id="489" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="486" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <xdr:cNvPr id="490" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="487" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <xdr:cNvPr id="491" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="488" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <xdr:cNvPr id="492" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="489" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <xdr:cNvPr id="493" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="490" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <xdr:cNvPr id="494" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="491" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <xdr:cNvPr id="495" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="492" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <xdr:cNvPr id="496" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <xdr:cNvPr id="497" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="494" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <xdr:cNvPr id="498" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <xdr:cNvPr id="499" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="496" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <xdr:cNvPr id="500" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <xdr:cNvPr id="501" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <xdr:cNvPr id="502" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <xdr:cNvPr id="503" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="500" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <xdr:cNvPr id="504" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="501" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <xdr:cNvPr id="505" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="502" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <xdr:cNvPr id="506" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <xdr:cNvPr id="507" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="504" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <xdr:cNvPr id="508" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="505" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <xdr:cNvPr id="509" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="506" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <xdr:cNvPr id="510" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="507" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <xdr:cNvPr id="511" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="508" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <xdr:cNvPr id="512" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="509" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <xdr:cNvPr id="513" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="510" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <xdr:cNvPr id="514" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="511" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <xdr:cNvPr id="515" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="512" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <xdr:cNvPr id="516" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="513" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <xdr:cNvPr id="517" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>518</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="514" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <xdr:cNvPr id="518" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>519</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="515" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <xdr:cNvPr id="519" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>521</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="516" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <xdr:cNvPr id="521" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>522</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="517" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <xdr:cNvPr id="522" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>523</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="518" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <xdr:cNvPr id="523" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>524</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="519" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <xdr:cNvPr id="524" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>525</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="520" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <xdr:cNvPr id="525" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>526</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="521" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <xdr:cNvPr id="526" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>527</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="522" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <xdr:cNvPr id="527" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>528</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="523" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <xdr:cNvPr id="528" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>529</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="524" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <xdr:cNvPr id="529" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>530</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="525" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <xdr:cNvPr id="530" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>531</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="526" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <xdr:cNvPr id="531" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>532</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="527" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <xdr:cNvPr id="532" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>533</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="528" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <xdr:cNvPr id="533" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>534</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="529" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <xdr:cNvPr id="534" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>535</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="530" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <xdr:cNvPr id="535" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>536</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="531" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <xdr:cNvPr id="536" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>537</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="532" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <xdr:cNvPr id="537" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>538</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="533" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <xdr:cNvPr id="538" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="534" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <xdr:cNvPr id="539" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>540</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>541</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="535" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <xdr:cNvPr id="541" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="536" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <xdr:cNvPr id="542" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="537" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <xdr:cNvPr id="543" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="538" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <xdr:cNvPr id="544" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="539" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <xdr:cNvPr id="545" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>546</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="540" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <xdr:cNvPr id="546" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>547</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="541" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <xdr:cNvPr id="547" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>548</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="542" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <xdr:cNvPr id="548" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>549</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="543" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <xdr:cNvPr id="549" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>550</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="544" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <xdr:cNvPr id="550" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>551</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="545" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <xdr:cNvPr id="551" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>552</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="546" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <xdr:cNvPr id="552" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>553</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="547" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <xdr:cNvPr id="553" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>554</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="548" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <xdr:cNvPr id="554" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>555</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="549" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <xdr:cNvPr id="555" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="550" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <xdr:cNvPr id="556" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>557</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="551" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <xdr:cNvPr id="557" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>558</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>559</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="552" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <xdr:cNvPr id="559" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>560</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="553" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <xdr:cNvPr id="560" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>561</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="554" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <xdr:cNvPr id="561" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>562</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="555" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <xdr:cNvPr id="562" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>563</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>564</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="556" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <xdr:cNvPr id="564" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>565</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="557" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <xdr:cNvPr id="565" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>566</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>567</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="558" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <xdr:cNvPr id="567" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>568</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="559" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <xdr:cNvPr id="568" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>569</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="560" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <xdr:cNvPr id="569" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>570</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>571</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="561" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <xdr:cNvPr id="571" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>572</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="562" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <xdr:cNvPr id="572" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>573</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="563" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <xdr:cNvPr id="573" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>574</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="564" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <xdr:cNvPr id="574" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>575</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="565" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <xdr:cNvPr id="575" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>576</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>577</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="566" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <xdr:cNvPr id="577" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>578</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="567" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <xdr:cNvPr id="578" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>579</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>580</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>581</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>582</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="568" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <xdr:cNvPr id="582" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>583</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="569" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <xdr:cNvPr id="583" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>584</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="570" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <xdr:cNvPr id="584" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>585</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="571" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <xdr:cNvPr id="585" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>586</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="572" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <xdr:cNvPr id="586" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>587</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="573" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <xdr:cNvPr id="587" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>588</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="574" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <xdr:cNvPr id="588" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>589</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="575" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <xdr:cNvPr id="589" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>590</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="576" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <xdr:cNvPr id="590" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>591</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>592</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="577" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <xdr:cNvPr id="592" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>593</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="578" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <xdr:cNvPr id="593" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>594</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="579" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <xdr:cNvPr id="594" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>595</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="580" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <xdr:cNvPr id="595" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>596</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="581" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <xdr:cNvPr id="596" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>597</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>598</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="582" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <xdr:cNvPr id="598" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>599</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="583" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <xdr:cNvPr id="599" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>600</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="584" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <xdr:cNvPr id="600" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>601</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="585" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <xdr:cNvPr id="601" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>602</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="586" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <xdr:cNvPr id="602" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>603</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="587" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <xdr:cNvPr id="603" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>604</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="588" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <xdr:cNvPr id="604" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>605</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="589" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <xdr:cNvPr id="605" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>606</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="590" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <xdr:cNvPr id="606" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>607</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>608</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="591" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <xdr:cNvPr id="608" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>609</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="592" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <xdr:cNvPr id="609" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>610</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="593" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <xdr:cNvPr id="610" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>611</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="594" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <xdr:cNvPr id="611" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>612</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="595" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <xdr:cNvPr id="612" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>613</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="596" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <xdr:cNvPr id="613" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>614</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="597" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <xdr:cNvPr id="614" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>615</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="598" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <xdr:cNvPr id="615" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>616</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="599" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <xdr:cNvPr id="616" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>617</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="600" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <xdr:cNvPr id="617" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>618</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>619</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="601" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <xdr:cNvPr id="619" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>620</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <xdr:cNvPr id="620" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>621</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="603" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <xdr:cNvPr id="621" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>622</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="604" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <xdr:cNvPr id="622" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>623</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="605" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <xdr:cNvPr id="623" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>624</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="606" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <xdr:cNvPr id="624" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>625</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="607" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <xdr:cNvPr id="625" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>626</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <xdr:cNvPr id="626" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>627</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <xdr:cNvPr id="627" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>628</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="610" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <xdr:cNvPr id="628" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>629</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="611" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <xdr:cNvPr id="629" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>630</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="612" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <xdr:cNvPr id="630" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>631</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="613" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <xdr:cNvPr id="631" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>632</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <xdr:cNvPr id="632" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>633</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="615" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <xdr:cNvPr id="633" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>634</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <xdr:cNvPr id="634" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>635</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>636</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="617" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <xdr:cNvPr id="636" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>637</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <xdr:cNvPr id="637" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>638</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="619" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <xdr:cNvPr id="638" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>639</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="620" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <xdr:cNvPr id="639" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>640</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>641</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="621" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <xdr:cNvPr id="641" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>642</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="622" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <xdr:cNvPr id="642" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>643</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="623" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <xdr:cNvPr id="643" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>644</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="624" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <xdr:cNvPr id="644" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>645</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="625" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <xdr:cNvPr id="645" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>646</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <xdr:cNvPr id="646" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>647</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="627" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <xdr:cNvPr id="647" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>648</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="628" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <xdr:cNvPr id="648" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>649</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="629" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <xdr:cNvPr id="649" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>650</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>651</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="630" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <xdr:cNvPr id="651" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>652</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="631" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <xdr:cNvPr id="652" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>653</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="632" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <xdr:cNvPr id="653" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>654</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="633" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <xdr:cNvPr id="654" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>655</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="634" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <xdr:cNvPr id="655" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>656</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="635" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <xdr:cNvPr id="656" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>657</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="636" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <xdr:cNvPr id="657" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>658</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>659</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>660</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="637" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <xdr:cNvPr id="660" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>661</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="638" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <xdr:cNvPr id="661" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>662</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="639" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <xdr:cNvPr id="662" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>663</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="640" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <xdr:cNvPr id="663" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>664</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="641" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <xdr:cNvPr id="664" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>665</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="642" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <xdr:cNvPr id="665" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>666</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="643" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <xdr:cNvPr id="666" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>667</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <xdr:cNvPr id="667" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>668</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="645" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <xdr:cNvPr id="668" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>669</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="646" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <xdr:cNvPr id="669" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>670</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="647" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <xdr:cNvPr id="670" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>671</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="648" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <xdr:cNvPr id="671" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>672</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="649" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <xdr:cNvPr id="672" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>673</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="650" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <xdr:cNvPr id="673" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>674</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="651" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <xdr:cNvPr id="674" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>675</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="652" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <xdr:cNvPr id="675" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>676</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="653" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <xdr:cNvPr id="676" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>677</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="654" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <xdr:cNvPr id="677" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>678</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="655" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <xdr:cNvPr id="678" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>679</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="656" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <xdr:cNvPr id="679" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>680</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="657" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <xdr:cNvPr id="680" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>681</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="658" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <xdr:cNvPr id="681" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>682</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="659" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <xdr:cNvPr id="682" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>683</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="660" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <xdr:cNvPr id="683" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>684</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="661" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <xdr:cNvPr id="684" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>685</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="662" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <xdr:cNvPr id="685" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>686</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="663" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <xdr:cNvPr id="686" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>687</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="664" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <xdr:cNvPr id="687" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>688</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="665" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <xdr:cNvPr id="688" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>689</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="666" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <xdr:cNvPr id="689" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>690</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="667" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <xdr:cNvPr id="690" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>691</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="668" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <xdr:cNvPr id="691" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>692</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="669" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <xdr:cNvPr id="692" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>693</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="670" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <xdr:cNvPr id="693" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>694</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="671" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <xdr:cNvPr id="694" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>695</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="672" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <xdr:cNvPr id="695" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>696</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="673" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <xdr:cNvPr id="696" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>697</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="674" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <xdr:cNvPr id="697" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>698</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="675" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <xdr:cNvPr id="698" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>699</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="676" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <xdr:cNvPr id="699" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>700</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="677" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <xdr:cNvPr id="700" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>701</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="678" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <xdr:cNvPr id="701" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>702</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="679" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <xdr:cNvPr id="702" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>703</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="680" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <xdr:cNvPr id="703" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>704</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="681" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <xdr:cNvPr id="704" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>705</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="682" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <xdr:cNvPr id="705" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>706</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="683" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <xdr:cNvPr id="706" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>707</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="684" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <xdr:cNvPr id="707" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>708</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="685" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <xdr:cNvPr id="708" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>709</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="686" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <xdr:cNvPr id="709" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>710</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <xdr:cNvPr id="710" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>711</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="688" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <xdr:cNvPr id="711" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>712</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="689" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <xdr:cNvPr id="712" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>713</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="690" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <xdr:cNvPr id="713" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>714</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="691" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <xdr:cNvPr id="714" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>715</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="692" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <xdr:cNvPr id="715" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>716</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="693" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <xdr:cNvPr id="716" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>717</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="694" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <xdr:cNvPr id="717" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>718</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="695" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <xdr:cNvPr id="718" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>719</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="696" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <xdr:cNvPr id="719" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>720</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="697" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <xdr:cNvPr id="720" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>721</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="698" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <xdr:cNvPr id="721" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>722</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="699" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <xdr:cNvPr id="722" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>723</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="700" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <xdr:cNvPr id="723" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>724</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="701" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <xdr:cNvPr id="724" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>725</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="702" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <xdr:cNvPr id="725" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>726</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="703" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <xdr:cNvPr id="726" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>727</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="704" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <xdr:cNvPr id="727" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>728</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="705" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <xdr:cNvPr id="728" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>729</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="706" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <xdr:cNvPr id="729" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>730</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="707" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <xdr:cNvPr id="730" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>731</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="708" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <xdr:cNvPr id="731" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>732</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="709" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <xdr:cNvPr id="732" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>733</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="710" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <xdr:cNvPr id="733" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>734</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="711" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <xdr:cNvPr id="734" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>735</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="712" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <xdr:cNvPr id="735" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>736</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="713" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <xdr:cNvPr id="736" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>737</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="714" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <xdr:cNvPr id="737" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>738</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="715" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <xdr:cNvPr id="738" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>739</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="716" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <xdr:cNvPr id="739" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>740</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="717" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <xdr:cNvPr id="740" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>741</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="718" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <xdr:cNvPr id="741" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>742</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="719" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <xdr:cNvPr id="742" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>743</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="720" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <xdr:cNvPr id="743" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>744</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="721" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <xdr:cNvPr id="744" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>745</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="722" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <xdr:cNvPr id="745" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>746</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="723" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <xdr:cNvPr id="746" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>747</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="724" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <xdr:cNvPr id="747" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>748</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="725" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <xdr:cNvPr id="748" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>749</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="726" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <xdr:cNvPr id="749" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>750</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="727" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <xdr:cNvPr id="750" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>751</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="728" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <xdr:cNvPr id="751" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>752</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="729" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <xdr:cNvPr id="752" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>753</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="730" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <xdr:cNvPr id="753" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>754</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="731" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <xdr:cNvPr id="754" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>755</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="732" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <xdr:cNvPr id="755" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>756</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="733" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <xdr:cNvPr id="756" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>757</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>758</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="734" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <xdr:cNvPr id="758" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>759</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="735" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <xdr:cNvPr id="759" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>760</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="736" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <xdr:cNvPr id="760" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>761</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="737" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <xdr:cNvPr id="761" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>762</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="738" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <xdr:cNvPr id="762" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>763</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="739" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <xdr:cNvPr id="763" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>764</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="740" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <xdr:cNvPr id="764" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>765</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="741" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <xdr:cNvPr id="765" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>766</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="742" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <xdr:cNvPr id="766" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>767</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="743" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <xdr:cNvPr id="767" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>768</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="744" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <xdr:cNvPr id="768" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>769</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="745" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <xdr:cNvPr id="769" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>770</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="746" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <xdr:cNvPr id="770" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>771</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="747" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <xdr:cNvPr id="771" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>772</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="748" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <xdr:cNvPr id="772" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>773</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="749" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <xdr:cNvPr id="773" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>774</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="750" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <xdr:cNvPr id="774" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>775</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="751" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <xdr:cNvPr id="775" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>776</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="752" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <xdr:cNvPr id="776" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>777</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="753" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <xdr:cNvPr id="777" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>778</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="754" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <xdr:cNvPr id="778" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>779</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="755" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <xdr:cNvPr id="779" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>780</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="756" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <xdr:cNvPr id="780" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>781</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="757" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <xdr:cNvPr id="781" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>782</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="758" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <xdr:cNvPr id="782" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>783</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="759" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <xdr:cNvPr id="783" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>784</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="760" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <xdr:cNvPr id="784" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>785</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="761" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <xdr:cNvPr id="785" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>786</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="762" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <xdr:cNvPr id="786" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>787</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="763" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <xdr:cNvPr id="787" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>788</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="764" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <xdr:cNvPr id="788" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>789</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="765" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <xdr:cNvPr id="789" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>790</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="766" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <xdr:cNvPr id="790" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>791</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="767" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <xdr:cNvPr id="791" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>792</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="768" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <xdr:cNvPr id="792" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>793</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="769" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <xdr:cNvPr id="793" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>794</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="770" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <xdr:cNvPr id="794" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>795</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="771" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <xdr:cNvPr id="795" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>796</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="772" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <xdr:cNvPr id="796" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>797</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>798</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>799</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="773" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <xdr:cNvPr id="799" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>800</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="774" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <xdr:cNvPr id="800" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>801</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>802</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>803</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>804</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>805</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>806</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>807</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>808</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>809</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>810</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>811</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>812</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>813</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>814</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>815</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>816</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>817</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>818</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>819</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>820</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>821</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>822</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>823</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>824</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>825</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>826</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>827</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>828</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>829</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>830</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>831</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>832</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>833</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>834</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>835</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>836</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>837</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>838</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>839</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>840</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>841</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>842</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>843</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>844</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>845</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>846</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>847</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>848</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>849</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>850</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>851</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>852</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>853</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>854</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>855</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>856</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>857</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>858</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>859</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>860</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>861</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>862</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>863</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>864</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>865</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>866</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>867</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>868</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>869</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>870</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>871</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>872</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>873</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>874</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>875</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>876</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>877</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>878</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>879</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>880</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>881</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>882</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>883</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>884</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>885</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>886</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>887</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>888</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>889</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>890</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>891</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>892</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>893</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>894</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>895</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>896</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>897</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>898</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>899</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>900</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>901</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>902</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>903</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>904</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>905</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>906</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>907</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>908</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>909</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>910</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>911</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>912</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>913</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>914</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>915</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>916</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>917</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>918</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>919</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>920</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>921</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>922</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>923</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="923" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>924</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="924" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>925</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="925" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>926</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="926" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>927</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="927" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>928</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="928" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>929</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="929" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>930</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="930" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>931</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="931" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>932</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="932" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>933</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="933" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>934</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="934" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>935</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="935" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>936</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="936" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>937</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="937" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>938</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="938" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>939</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="939" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>940</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="940" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>941</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="941" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>942</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="942" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>943</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="943" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>944</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="944" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>945</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="945" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>946</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="946" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>947</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="947" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>948</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="948" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>949</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="949" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>950</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="950" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>951</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="951" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>952</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="952" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>953</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="953" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>954</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="954" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>955</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="955" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>956</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="956" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>957</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="957" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>958</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="958" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>959</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="959" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>960</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="960" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>961</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="961" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>962</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="962" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>963</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="963" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>964</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="964" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>965</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="965" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>966</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="966" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>967</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="967" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>968</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="968" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>969</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="969" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>970</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="970" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>971</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="971" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>972</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="972" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>973</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="973" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>974</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="974" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>975</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="975" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>976</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="976" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>977</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="977" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>978</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="978" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>979</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="979" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>980</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="980" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>981</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="981" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>982</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="982" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>983</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="983" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>984</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="984" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>985</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="985" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>986</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="986" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>987</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="987" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>988</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="988" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>989</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="989" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>990</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="990" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>991</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="991" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>992</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="992" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>993</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="993" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>994</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="994" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>995</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="995" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>996</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="996" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>997</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="997" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>998</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="998" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>999</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="999" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId999"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1000</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1000" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1000"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1001</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1001" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1001"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1002</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1002" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1002"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1003</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1003" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1003"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1004</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1004" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1004"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1005</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1005" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1005"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1006</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1006" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1006"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>1007</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1007" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1007"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27199,54 +34264,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E986"/>
+  <dimension ref="A1:E1008"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E986"/>
+      <selection activeCell="A1" sqref="A1:E1008"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="true" style="0"/>
     <col min="2" max="2" width="16" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -29243,12810 +36308,13140 @@
       <c r="C134" s="2"/>
       <c r="D134" s="2" t="s">
         <v>198</v>
       </c>
       <c r="E134" s="3" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="40">
       <c r="A135" s="2">
         <v>14740</v>
       </c>
       <c r="B135" s="2">
         <v>71017</v>
       </c>
       <c r="C135" s="2"/>
       <c r="D135" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E135" s="3" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="40">
       <c r="A136" s="2">
-        <v>13227</v>
+        <v>15668</v>
       </c>
       <c r="B136" s="2">
-        <v>1021</v>
+        <v>14045</v>
       </c>
       <c r="C136" s="2"/>
       <c r="D136" s="2" t="s">
         <v>201</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="40">
       <c r="A137" s="2">
-        <v>13294</v>
+        <v>13227</v>
       </c>
       <c r="B137" s="2">
-        <v>4237</v>
+        <v>1021</v>
       </c>
       <c r="C137" s="2"/>
       <c r="D137" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E137" s="3" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="40">
       <c r="A138" s="2">
-        <v>15424</v>
+        <v>13294</v>
       </c>
       <c r="B138" s="2">
-        <v>20053</v>
+        <v>4237</v>
       </c>
       <c r="C138" s="2"/>
       <c r="D138" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="E138" s="3" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="40">
       <c r="A139" s="2">
-        <v>13510</v>
+        <v>15424</v>
       </c>
       <c r="B139" s="2">
-        <v>27243</v>
+        <v>20053</v>
       </c>
       <c r="C139" s="2"/>
       <c r="D139" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="E139" s="3" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="40">
       <c r="A140" s="2">
-        <v>13506</v>
+        <v>13510</v>
       </c>
       <c r="B140" s="2">
-        <v>15783</v>
+        <v>27243</v>
       </c>
       <c r="C140" s="2"/>
       <c r="D140" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="40">
       <c r="A141" s="2">
-        <v>13344</v>
+        <v>13506</v>
       </c>
       <c r="B141" s="2">
-        <v>9171</v>
+        <v>15783</v>
       </c>
       <c r="C141" s="2"/>
       <c r="D141" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="E141" s="3" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="40">
       <c r="A142" s="2">
-        <v>14958</v>
+        <v>13344</v>
       </c>
       <c r="B142" s="2">
-        <v>77743</v>
+        <v>9171</v>
       </c>
       <c r="C142" s="2"/>
       <c r="D142" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E142" s="3" t="s">
-        <v>213</v>
+        <v>187</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="40">
       <c r="A143" s="2">
-        <v>13413</v>
+        <v>14958</v>
       </c>
       <c r="B143" s="2">
-        <v>11006</v>
+        <v>77743</v>
       </c>
       <c r="C143" s="2"/>
       <c r="D143" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="E143" s="3" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="40">
       <c r="A144" s="2">
-        <v>13205</v>
+        <v>13413</v>
       </c>
       <c r="B144" s="2">
-        <v>55</v>
+        <v>11006</v>
       </c>
       <c r="C144" s="2"/>
       <c r="D144" s="2" t="s">
         <v>215</v>
       </c>
       <c r="E144" s="3" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="40">
       <c r="A145" s="2">
-        <v>14236</v>
+        <v>13205</v>
       </c>
       <c r="B145" s="2">
-        <v>42826</v>
+        <v>55</v>
       </c>
       <c r="C145" s="2"/>
       <c r="D145" s="2" t="s">
         <v>216</v>
       </c>
       <c r="E145" s="3" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="40">
       <c r="A146" s="2">
-        <v>13489</v>
+        <v>14236</v>
       </c>
       <c r="B146" s="2">
-        <v>14519</v>
+        <v>42826</v>
       </c>
       <c r="C146" s="2"/>
       <c r="D146" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E146" s="3" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="40">
       <c r="A147" s="2">
-        <v>14230</v>
+        <v>13489</v>
       </c>
       <c r="B147" s="2">
-        <v>28400</v>
+        <v>14519</v>
       </c>
       <c r="C147" s="2"/>
       <c r="D147" s="2" t="s">
         <v>218</v>
       </c>
       <c r="E147" s="3" t="s">
-        <v>219</v>
+        <v>102</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="40">
       <c r="A148" s="2">
-        <v>13348</v>
+        <v>14230</v>
       </c>
       <c r="B148" s="2">
-        <v>9263</v>
+        <v>28400</v>
       </c>
       <c r="C148" s="2"/>
       <c r="D148" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="E148" s="3" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="40">
       <c r="A149" s="2">
-        <v>14518</v>
+        <v>13348</v>
       </c>
       <c r="B149" s="2">
-        <v>39345</v>
+        <v>9263</v>
       </c>
       <c r="C149" s="2"/>
       <c r="D149" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E149" s="3" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="40">
       <c r="A150" s="2">
-        <v>14516</v>
+        <v>14518</v>
       </c>
       <c r="B150" s="2">
-        <v>39291</v>
+        <v>39345</v>
       </c>
       <c r="C150" s="2"/>
       <c r="D150" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E150" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="40">
       <c r="A151" s="2">
-        <v>13362</v>
+        <v>14516</v>
       </c>
       <c r="B151" s="2">
-        <v>9508</v>
+        <v>39291</v>
       </c>
       <c r="C151" s="2"/>
       <c r="D151" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E151" s="3" t="s">
-        <v>52</v>
+        <v>145</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="40">
       <c r="A152" s="2">
-        <v>14824</v>
+        <v>13362</v>
       </c>
       <c r="B152" s="2">
-        <v>75022</v>
+        <v>9508</v>
       </c>
       <c r="C152" s="2"/>
       <c r="D152" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E152" s="3" t="s">
-        <v>226</v>
+        <v>52</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="40">
       <c r="A153" s="2">
-        <v>14840</v>
+        <v>14824</v>
       </c>
       <c r="B153" s="2">
-        <v>75435</v>
+        <v>75022</v>
       </c>
       <c r="C153" s="2"/>
       <c r="D153" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="E153" s="3" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="40">
       <c r="A154" s="2">
-        <v>14842</v>
+        <v>14840</v>
       </c>
       <c r="B154" s="2">
-        <v>75442</v>
+        <v>75435</v>
       </c>
       <c r="C154" s="2"/>
       <c r="D154" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E154" s="3" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="40">
       <c r="A155" s="2">
-        <v>14844</v>
+        <v>14842</v>
       </c>
       <c r="B155" s="2">
-        <v>75473</v>
+        <v>75442</v>
       </c>
       <c r="C155" s="2"/>
       <c r="D155" s="2" t="s">
         <v>230</v>
       </c>
       <c r="E155" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="40">
       <c r="A156" s="2">
-        <v>14846</v>
+        <v>14844</v>
       </c>
       <c r="B156" s="2">
-        <v>75480</v>
+        <v>75473</v>
       </c>
       <c r="C156" s="2"/>
       <c r="D156" s="2" t="s">
         <v>231</v>
       </c>
       <c r="E156" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="40">
       <c r="A157" s="2">
-        <v>13245</v>
+        <v>14846</v>
       </c>
       <c r="B157" s="2">
-        <v>1496</v>
+        <v>75480</v>
       </c>
       <c r="C157" s="2"/>
       <c r="D157" s="2" t="s">
         <v>232</v>
       </c>
       <c r="E157" s="3" t="s">
-        <v>16</v>
+        <v>229</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="40">
       <c r="A158" s="2">
-        <v>14262</v>
+        <v>13245</v>
       </c>
       <c r="B158" s="2">
-        <v>15691</v>
+        <v>1496</v>
       </c>
       <c r="C158" s="2"/>
       <c r="D158" s="2" t="s">
         <v>233</v>
       </c>
       <c r="E158" s="3" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="40">
       <c r="A159" s="2">
-        <v>13972</v>
+        <v>14262</v>
       </c>
       <c r="B159" s="2">
-        <v>33022</v>
+        <v>15691</v>
       </c>
       <c r="C159" s="2"/>
       <c r="D159" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="E159" s="3" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="40">
       <c r="A160" s="2">
-        <v>14748</v>
+        <v>13972</v>
       </c>
       <c r="B160" s="2">
-        <v>71062</v>
+        <v>33022</v>
       </c>
       <c r="C160" s="2"/>
       <c r="D160" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="E160" s="3" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="40">
       <c r="A161" s="2">
-        <v>13948</v>
+        <v>14748</v>
       </c>
       <c r="B161" s="2">
-        <v>20206</v>
+        <v>71062</v>
       </c>
       <c r="C161" s="2"/>
       <c r="D161" s="2" t="s">
         <v>238</v>
       </c>
       <c r="E161" s="3" t="s">
-        <v>239</v>
+        <v>187</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="40">
       <c r="A162" s="2">
-        <v>13848</v>
+        <v>13948</v>
       </c>
       <c r="B162" s="2">
-        <v>20190</v>
+        <v>20206</v>
       </c>
       <c r="C162" s="2"/>
       <c r="D162" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="E162" s="3" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="40">
       <c r="A163" s="2">
-        <v>14960</v>
+        <v>13848</v>
       </c>
       <c r="B163" s="2">
-        <v>77750</v>
+        <v>20190</v>
       </c>
       <c r="C163" s="2"/>
       <c r="D163" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E163" s="3" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="40">
       <c r="A164" s="2">
-        <v>15004</v>
+        <v>14960</v>
       </c>
       <c r="B164" s="2">
-        <v>83935</v>
+        <v>77750</v>
       </c>
       <c r="C164" s="2"/>
       <c r="D164" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E164" s="3" t="s">
-        <v>244</v>
+        <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="1" ht="40">
       <c r="A165" s="2">
-        <v>13380</v>
+        <v>15004</v>
       </c>
       <c r="B165" s="2">
-        <v>10160</v>
+        <v>83935</v>
       </c>
       <c r="C165" s="2"/>
       <c r="D165" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="E165" s="3" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="1" ht="40">
       <c r="A166" s="2">
-        <v>13209</v>
+        <v>13380</v>
       </c>
       <c r="B166" s="2">
-        <v>93</v>
+        <v>10160</v>
       </c>
       <c r="C166" s="2"/>
       <c r="D166" s="2" t="s">
         <v>246</v>
       </c>
       <c r="E166" s="3" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="1" ht="40">
       <c r="A167" s="2">
-        <v>14752</v>
+        <v>13209</v>
       </c>
       <c r="B167" s="2">
-        <v>71086</v>
+        <v>93</v>
       </c>
       <c r="C167" s="2"/>
       <c r="D167" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E167" s="3" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="40">
       <c r="A168" s="2">
-        <v>13437</v>
+        <v>14752</v>
       </c>
       <c r="B168" s="2">
-        <v>11501</v>
+        <v>71086</v>
       </c>
       <c r="C168" s="2"/>
       <c r="D168" s="2" t="s">
         <v>248</v>
       </c>
       <c r="E168" s="3" t="s">
-        <v>249</v>
+        <v>175</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="40">
       <c r="A169" s="2">
-        <v>13445</v>
+        <v>13437</v>
       </c>
       <c r="B169" s="2">
-        <v>13536</v>
+        <v>11501</v>
       </c>
       <c r="C169" s="2"/>
       <c r="D169" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="E169" s="3" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="40">
       <c r="A170" s="2">
-        <v>15148</v>
+        <v>13445</v>
       </c>
       <c r="B170" s="2">
-        <v>28318</v>
+        <v>13536</v>
       </c>
       <c r="C170" s="2"/>
       <c r="D170" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="E170" s="3" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="1" ht="40">
       <c r="A171" s="2">
-        <v>13836</v>
+        <v>15148</v>
       </c>
       <c r="B171" s="2">
-        <v>15790</v>
+        <v>28318</v>
       </c>
       <c r="C171" s="2"/>
       <c r="D171" s="2" t="s">
         <v>253</v>
       </c>
       <c r="E171" s="3" t="s">
-        <v>254</v>
+        <v>177</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="1" ht="40">
       <c r="A172" s="2">
-        <v>14756</v>
+        <v>13836</v>
       </c>
       <c r="B172" s="2">
-        <v>71116</v>
+        <v>15790</v>
       </c>
       <c r="C172" s="2"/>
       <c r="D172" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="E172" s="3" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="1" ht="40">
       <c r="A173" s="2">
-        <v>14058</v>
+        <v>14756</v>
       </c>
       <c r="B173" s="2">
-        <v>33008</v>
+        <v>71116</v>
       </c>
       <c r="C173" s="2"/>
       <c r="D173" s="2" t="s">
         <v>256</v>
       </c>
       <c r="E173" s="3" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="1" ht="40">
       <c r="A174" s="2">
-        <v>13425</v>
+        <v>14058</v>
       </c>
       <c r="B174" s="2">
-        <v>11327</v>
+        <v>33008</v>
       </c>
       <c r="C174" s="2"/>
       <c r="D174" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E174" s="3" t="s">
-        <v>258</v>
+        <v>179</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="1" ht="40">
       <c r="A175" s="2">
-        <v>14750</v>
+        <v>13425</v>
       </c>
       <c r="B175" s="2">
-        <v>71079</v>
+        <v>11327</v>
       </c>
       <c r="C175" s="2"/>
       <c r="D175" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E175" s="3" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="1" ht="40">
       <c r="A176" s="2">
-        <v>13976</v>
+        <v>14750</v>
       </c>
       <c r="B176" s="2">
-        <v>33718</v>
+        <v>71079</v>
       </c>
       <c r="C176" s="2"/>
       <c r="D176" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="E176" s="3" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="1" ht="40">
       <c r="A177" s="2">
-        <v>13421</v>
+        <v>13976</v>
       </c>
       <c r="B177" s="2">
-        <v>11211</v>
+        <v>33718</v>
       </c>
       <c r="C177" s="2"/>
       <c r="D177" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E177" s="3" t="s">
-        <v>249</v>
+        <v>179</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="1" ht="40">
       <c r="A178" s="2">
-        <v>13459</v>
+        <v>13421</v>
       </c>
       <c r="B178" s="2">
-        <v>13864</v>
+        <v>11211</v>
       </c>
       <c r="C178" s="2"/>
       <c r="D178" s="2" t="s">
         <v>263</v>
       </c>
       <c r="E178" s="3" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="1" ht="40">
       <c r="A179" s="2">
-        <v>13736</v>
+        <v>13459</v>
       </c>
       <c r="B179" s="2">
-        <v>35705</v>
+        <v>13864</v>
       </c>
       <c r="C179" s="2"/>
       <c r="D179" s="2" t="s">
         <v>264</v>
       </c>
       <c r="E179" s="3" t="s">
-        <v>46</v>
+        <v>240</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="1" ht="40">
       <c r="A180" s="2">
-        <v>13752</v>
+        <v>13736</v>
       </c>
       <c r="B180" s="2">
-        <v>35804</v>
+        <v>35705</v>
       </c>
       <c r="C180" s="2"/>
       <c r="D180" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E180" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="1" ht="40">
       <c r="A181" s="2">
-        <v>13768</v>
+        <v>13752</v>
       </c>
       <c r="B181" s="2">
-        <v>35903</v>
+        <v>35804</v>
       </c>
       <c r="C181" s="2"/>
       <c r="D181" s="2" t="s">
         <v>266</v>
       </c>
       <c r="E181" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="1" ht="40">
       <c r="A182" s="2">
-        <v>13732</v>
+        <v>13768</v>
       </c>
       <c r="B182" s="2">
-        <v>35675</v>
+        <v>35903</v>
       </c>
       <c r="C182" s="2"/>
       <c r="D182" s="2" t="s">
         <v>267</v>
       </c>
       <c r="E182" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="1" ht="40">
       <c r="A183" s="2">
-        <v>13760</v>
+        <v>13732</v>
       </c>
       <c r="B183" s="2">
-        <v>35866</v>
+        <v>35675</v>
       </c>
       <c r="C183" s="2"/>
       <c r="D183" s="2" t="s">
         <v>268</v>
       </c>
       <c r="E183" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="40">
       <c r="A184" s="2">
-        <v>13766</v>
+        <v>13760</v>
       </c>
       <c r="B184" s="2">
-        <v>35897</v>
+        <v>35866</v>
       </c>
       <c r="C184" s="2"/>
       <c r="D184" s="2" t="s">
         <v>269</v>
       </c>
       <c r="E184" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="40">
       <c r="A185" s="2">
-        <v>13758</v>
+        <v>13766</v>
       </c>
       <c r="B185" s="2">
-        <v>35859</v>
+        <v>35897</v>
       </c>
       <c r="C185" s="2"/>
       <c r="D185" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E185" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="40">
       <c r="A186" s="2">
-        <v>13878</v>
+        <v>13758</v>
       </c>
       <c r="B186" s="2">
-        <v>35927</v>
+        <v>35859</v>
       </c>
       <c r="C186" s="2"/>
       <c r="D186" s="2" t="s">
         <v>271</v>
       </c>
       <c r="E186" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="1" ht="40">
       <c r="A187" s="2">
-        <v>13738</v>
+        <v>13878</v>
       </c>
       <c r="B187" s="2">
-        <v>35712</v>
+        <v>35927</v>
       </c>
       <c r="C187" s="2"/>
       <c r="D187" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E187" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="1" ht="40">
       <c r="A188" s="2">
-        <v>14234</v>
+        <v>13738</v>
       </c>
       <c r="B188" s="2">
-        <v>35958</v>
+        <v>35712</v>
       </c>
       <c r="C188" s="2"/>
       <c r="D188" s="2" t="s">
         <v>273</v>
       </c>
       <c r="E188" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="1" ht="40">
       <c r="A189" s="2">
-        <v>13756</v>
+        <v>14234</v>
       </c>
       <c r="B189" s="2">
-        <v>35835</v>
+        <v>35958</v>
       </c>
       <c r="C189" s="2"/>
       <c r="D189" s="2" t="s">
         <v>274</v>
       </c>
       <c r="E189" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="1" ht="40">
       <c r="A190" s="2">
-        <v>13872</v>
+        <v>13756</v>
       </c>
       <c r="B190" s="2">
-        <v>35781</v>
+        <v>35835</v>
       </c>
       <c r="C190" s="2"/>
       <c r="D190" s="2" t="s">
         <v>275</v>
       </c>
       <c r="E190" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="1" ht="40">
       <c r="A191" s="2">
-        <v>13748</v>
+        <v>13872</v>
       </c>
       <c r="B191" s="2">
-        <v>35774</v>
+        <v>35781</v>
       </c>
       <c r="C191" s="2"/>
       <c r="D191" s="2" t="s">
         <v>276</v>
       </c>
       <c r="E191" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="1" ht="40">
       <c r="A192" s="2">
-        <v>13770</v>
+        <v>13748</v>
       </c>
       <c r="B192" s="2">
-        <v>35941</v>
+        <v>35774</v>
       </c>
       <c r="C192" s="2"/>
       <c r="D192" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E192" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="1" ht="40">
       <c r="A193" s="2">
-        <v>13742</v>
+        <v>13770</v>
       </c>
       <c r="B193" s="2">
-        <v>35736</v>
+        <v>35941</v>
       </c>
       <c r="C193" s="2"/>
       <c r="D193" s="2" t="s">
         <v>278</v>
       </c>
       <c r="E193" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="1" ht="40">
       <c r="A194" s="2">
-        <v>13746</v>
+        <v>13742</v>
       </c>
       <c r="B194" s="2">
-        <v>35750</v>
+        <v>35736</v>
       </c>
       <c r="C194" s="2"/>
       <c r="D194" s="2" t="s">
         <v>279</v>
       </c>
       <c r="E194" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="1" ht="40">
       <c r="A195" s="2">
-        <v>13876</v>
+        <v>13746</v>
       </c>
       <c r="B195" s="2">
-        <v>35842</v>
+        <v>35750</v>
       </c>
       <c r="C195" s="2"/>
       <c r="D195" s="2" t="s">
         <v>280</v>
       </c>
       <c r="E195" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="1" ht="40">
       <c r="A196" s="2">
-        <v>13740</v>
+        <v>13876</v>
       </c>
       <c r="B196" s="2">
-        <v>35729</v>
+        <v>35842</v>
       </c>
       <c r="C196" s="2"/>
       <c r="D196" s="2" t="s">
         <v>281</v>
       </c>
       <c r="E196" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="1" ht="40">
       <c r="A197" s="2">
-        <v>13880</v>
+        <v>13740</v>
       </c>
       <c r="B197" s="2">
-        <v>35934</v>
+        <v>35729</v>
       </c>
       <c r="C197" s="2"/>
       <c r="D197" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E197" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="1" ht="40">
       <c r="A198" s="2">
-        <v>13744</v>
+        <v>13880</v>
       </c>
       <c r="B198" s="2">
-        <v>35743</v>
+        <v>35934</v>
       </c>
       <c r="C198" s="2"/>
       <c r="D198" s="2" t="s">
         <v>283</v>
       </c>
       <c r="E198" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="1" ht="40">
       <c r="A199" s="2">
-        <v>13764</v>
+        <v>13744</v>
       </c>
       <c r="B199" s="2">
-        <v>35880</v>
+        <v>35743</v>
       </c>
       <c r="C199" s="2"/>
       <c r="D199" s="2" t="s">
         <v>284</v>
       </c>
       <c r="E199" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="1" ht="40">
       <c r="A200" s="2">
-        <v>13734</v>
+        <v>13764</v>
       </c>
       <c r="B200" s="2">
-        <v>35699</v>
+        <v>35880</v>
       </c>
       <c r="C200" s="2"/>
       <c r="D200" s="2" t="s">
         <v>285</v>
       </c>
       <c r="E200" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="1" ht="40">
       <c r="A201" s="2">
-        <v>14504</v>
+        <v>13734</v>
       </c>
       <c r="B201" s="2">
-        <v>35910</v>
+        <v>35699</v>
       </c>
       <c r="C201" s="2"/>
       <c r="D201" s="2" t="s">
         <v>286</v>
       </c>
       <c r="E201" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="1" ht="40">
       <c r="A202" s="2">
-        <v>13874</v>
+        <v>14504</v>
       </c>
       <c r="B202" s="2">
-        <v>35828</v>
+        <v>35910</v>
       </c>
       <c r="C202" s="2"/>
       <c r="D202" s="2" t="s">
         <v>287</v>
       </c>
       <c r="E202" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="1" ht="40">
       <c r="A203" s="2">
-        <v>13762</v>
+        <v>13874</v>
       </c>
       <c r="B203" s="2">
-        <v>35873</v>
+        <v>35828</v>
       </c>
       <c r="C203" s="2"/>
       <c r="D203" s="2" t="s">
         <v>288</v>
       </c>
       <c r="E203" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="1" ht="40">
       <c r="A204" s="2">
-        <v>13750</v>
+        <v>13762</v>
       </c>
       <c r="B204" s="2">
-        <v>35798</v>
+        <v>35873</v>
       </c>
       <c r="C204" s="2"/>
       <c r="D204" s="2" t="s">
         <v>289</v>
       </c>
       <c r="E204" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="1" ht="40">
       <c r="A205" s="2">
-        <v>13754</v>
+        <v>13750</v>
       </c>
       <c r="B205" s="2">
-        <v>35811</v>
+        <v>35798</v>
       </c>
       <c r="C205" s="2"/>
       <c r="D205" s="2" t="s">
         <v>290</v>
       </c>
       <c r="E205" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="1" ht="40">
       <c r="A206" s="2">
-        <v>14460</v>
+        <v>13754</v>
       </c>
       <c r="B206" s="2">
-        <v>71123</v>
+        <v>35811</v>
       </c>
       <c r="C206" s="2"/>
       <c r="D206" s="2" t="s">
         <v>291</v>
       </c>
       <c r="E206" s="3" t="s">
-        <v>292</v>
+        <v>46</v>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="1" ht="40">
       <c r="A207" s="2">
-        <v>14462</v>
+        <v>14460</v>
       </c>
       <c r="B207" s="2">
-        <v>71130</v>
+        <v>71123</v>
       </c>
       <c r="C207" s="2"/>
       <c r="D207" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="E207" s="3" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="1" ht="40">
       <c r="A208" s="2">
-        <v>14464</v>
+        <v>14462</v>
       </c>
       <c r="B208" s="2">
-        <v>71208</v>
+        <v>71130</v>
       </c>
       <c r="C208" s="2"/>
       <c r="D208" s="2" t="s">
         <v>294</v>
       </c>
       <c r="E208" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="1" ht="40">
       <c r="A209" s="2">
-        <v>13306</v>
+        <v>14464</v>
       </c>
       <c r="B209" s="2">
-        <v>4404</v>
+        <v>71208</v>
       </c>
       <c r="C209" s="2"/>
       <c r="D209" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="E209" s="3" t="s">
         <v>296</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="1" ht="40">
       <c r="A210" s="2">
-        <v>15072</v>
+        <v>13306</v>
       </c>
       <c r="B210" s="2">
-        <v>16605</v>
+        <v>4404</v>
       </c>
       <c r="C210" s="2"/>
       <c r="D210" s="2" t="s">
         <v>297</v>
       </c>
       <c r="E210" s="3" t="s">
-        <v>298</v>
+        <v>36</v>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="1" ht="40">
       <c r="A211" s="2">
-        <v>13323</v>
+        <v>15072</v>
       </c>
       <c r="B211" s="2">
-        <v>5975</v>
+        <v>16605</v>
       </c>
       <c r="C211" s="2"/>
       <c r="D211" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="E211" s="3" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="1" ht="40">
       <c r="A212" s="2">
-        <v>13397</v>
+        <v>13323</v>
       </c>
       <c r="B212" s="2">
-        <v>10580</v>
+        <v>5975</v>
       </c>
       <c r="C212" s="2"/>
       <c r="D212" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="E212" s="3" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="1" ht="40">
       <c r="A213" s="2">
-        <v>14022</v>
+        <v>13397</v>
       </c>
       <c r="B213" s="2">
-        <v>51491</v>
+        <v>10580</v>
       </c>
       <c r="C213" s="2"/>
       <c r="D213" s="2" t="s">
         <v>302</v>
       </c>
       <c r="E213" s="3" t="s">
-        <v>219</v>
+        <v>127</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="1" ht="40">
       <c r="A214" s="2">
-        <v>13315</v>
+        <v>14022</v>
       </c>
       <c r="B214" s="2">
-        <v>5432</v>
+        <v>51491</v>
       </c>
       <c r="C214" s="2"/>
       <c r="D214" s="2" t="s">
         <v>303</v>
       </c>
       <c r="E214" s="3" t="s">
-        <v>91</v>
+        <v>220</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="1" ht="40">
       <c r="A215" s="2">
-        <v>13289</v>
+        <v>13315</v>
       </c>
       <c r="B215" s="2">
-        <v>3742</v>
+        <v>5432</v>
       </c>
       <c r="C215" s="2"/>
       <c r="D215" s="2" t="s">
         <v>304</v>
       </c>
       <c r="E215" s="3" t="s">
-        <v>305</v>
+        <v>91</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="1" ht="40">
       <c r="A216" s="2">
-        <v>13700</v>
+        <v>13289</v>
       </c>
       <c r="B216" s="2">
-        <v>15707</v>
+        <v>3742</v>
       </c>
       <c r="C216" s="2"/>
       <c r="D216" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E216" s="3" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="1" ht="40">
       <c r="A217" s="2">
-        <v>13940</v>
+        <v>13700</v>
       </c>
       <c r="B217" s="2">
-        <v>15714</v>
+        <v>15707</v>
       </c>
       <c r="C217" s="2"/>
       <c r="D217" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E217" s="3" t="s">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="1" ht="40">
       <c r="A218" s="2">
-        <v>14858</v>
+        <v>13940</v>
       </c>
       <c r="B218" s="2">
-        <v>76005</v>
+        <v>15714</v>
       </c>
       <c r="C218" s="2"/>
       <c r="D218" s="2" t="s">
         <v>308</v>
       </c>
       <c r="E218" s="3" t="s">
-        <v>117</v>
+        <v>301</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="1" ht="40">
       <c r="A219" s="2">
-        <v>13810</v>
+        <v>14858</v>
       </c>
       <c r="B219" s="2">
-        <v>47937</v>
+        <v>76005</v>
       </c>
       <c r="C219" s="2"/>
       <c r="D219" s="2" t="s">
         <v>309</v>
       </c>
       <c r="E219" s="3" t="s">
-        <v>298</v>
+        <v>117</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="1" ht="40">
       <c r="A220" s="2">
-        <v>14601</v>
+        <v>13810</v>
       </c>
       <c r="B220" s="2">
-        <v>50548</v>
+        <v>47937</v>
       </c>
       <c r="C220" s="2"/>
       <c r="D220" s="2" t="s">
         <v>310</v>
       </c>
       <c r="E220" s="3" t="s">
-        <v>34</v>
+        <v>299</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="1" ht="40">
       <c r="A221" s="2">
-        <v>13215</v>
+        <v>14601</v>
       </c>
       <c r="B221" s="2">
-        <v>253</v>
+        <v>50548</v>
       </c>
       <c r="C221" s="2"/>
       <c r="D221" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E221" s="3" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="1" ht="40">
       <c r="A222" s="2">
-        <v>14830</v>
+        <v>13215</v>
       </c>
       <c r="B222" s="2">
-        <v>75176</v>
+        <v>253</v>
       </c>
       <c r="C222" s="2"/>
       <c r="D222" s="2" t="s">
         <v>312</v>
       </c>
       <c r="E222" s="3" t="s">
-        <v>313</v>
+        <v>124</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="1" ht="40">
       <c r="A223" s="2">
-        <v>14826</v>
+        <v>14830</v>
       </c>
       <c r="B223" s="2">
-        <v>75046</v>
+        <v>75176</v>
       </c>
       <c r="C223" s="2"/>
       <c r="D223" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="E223" s="3" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="1" ht="40">
       <c r="A224" s="2">
-        <v>13257</v>
+        <v>14826</v>
       </c>
       <c r="B224" s="2">
-        <v>2080</v>
+        <v>75046</v>
       </c>
       <c r="C224" s="2"/>
       <c r="D224" s="2" t="s">
         <v>315</v>
       </c>
       <c r="E224" s="3" t="s">
-        <v>316</v>
+        <v>220</v>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="1" ht="40">
       <c r="A225" s="2">
-        <v>13259</v>
+        <v>13257</v>
       </c>
       <c r="B225" s="2">
-        <v>2097</v>
+        <v>2080</v>
       </c>
       <c r="C225" s="2"/>
       <c r="D225" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E225" s="3" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="226" spans="1:5" customHeight="1" ht="40">
       <c r="A226" s="2">
-        <v>13609</v>
+        <v>13259</v>
       </c>
       <c r="B226" s="2">
-        <v>42031</v>
+        <v>2097</v>
       </c>
       <c r="C226" s="2"/>
       <c r="D226" s="2" t="s">
         <v>318</v>
       </c>
       <c r="E226" s="3" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="1" ht="40">
       <c r="A227" s="2">
-        <v>13287</v>
+        <v>13609</v>
       </c>
       <c r="B227" s="2">
-        <v>3704</v>
+        <v>42031</v>
       </c>
       <c r="C227" s="2"/>
       <c r="D227" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E227" s="3" t="s">
-        <v>244</v>
+        <v>102</v>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="1" ht="40">
       <c r="A228" s="2">
-        <v>13325</v>
+        <v>13287</v>
       </c>
       <c r="B228" s="2">
-        <v>5999</v>
+        <v>3704</v>
       </c>
       <c r="C228" s="2"/>
       <c r="D228" s="2" t="s">
         <v>320</v>
       </c>
       <c r="E228" s="3" t="s">
-        <v>321</v>
+        <v>245</v>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="1" ht="40">
       <c r="A229" s="2">
-        <v>14726</v>
+        <v>13325</v>
       </c>
       <c r="B229" s="2">
-        <v>70775</v>
+        <v>5999</v>
       </c>
       <c r="C229" s="2"/>
       <c r="D229" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="E229" s="3" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="1" ht="40">
       <c r="A230" s="2">
-        <v>13319</v>
+        <v>14726</v>
       </c>
       <c r="B230" s="2">
-        <v>5814</v>
+        <v>70775</v>
       </c>
       <c r="C230" s="2"/>
       <c r="D230" s="2" t="s">
         <v>323</v>
       </c>
       <c r="E230" s="3" t="s">
-        <v>324</v>
+        <v>187</v>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="1" ht="40">
       <c r="A231" s="2">
-        <v>13313</v>
+        <v>13319</v>
       </c>
       <c r="B231" s="2">
-        <v>5418</v>
+        <v>5814</v>
       </c>
       <c r="C231" s="2"/>
       <c r="D231" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="E231" s="3" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="1" ht="40">
       <c r="A232" s="2">
-        <v>14722</v>
+        <v>13313</v>
       </c>
       <c r="B232" s="2">
-        <v>70751</v>
+        <v>5418</v>
       </c>
       <c r="C232" s="2"/>
       <c r="D232" s="2" t="s">
         <v>326</v>
       </c>
       <c r="E232" s="3" t="s">
-        <v>327</v>
+        <v>187</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="1" ht="40">
       <c r="A233" s="2">
-        <v>14728</v>
+        <v>14722</v>
       </c>
       <c r="B233" s="2">
-        <v>70805</v>
+        <v>70751</v>
       </c>
       <c r="C233" s="2"/>
       <c r="D233" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="E233" s="3" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="1" ht="40">
       <c r="A234" s="2">
-        <v>14724</v>
+        <v>14728</v>
       </c>
       <c r="B234" s="2">
-        <v>70768</v>
+        <v>70805</v>
       </c>
       <c r="C234" s="2"/>
       <c r="D234" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="E234" s="3" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="1" ht="40">
       <c r="A235" s="2">
-        <v>13942</v>
+        <v>14724</v>
       </c>
       <c r="B235" s="2">
-        <v>16445</v>
+        <v>70768</v>
       </c>
       <c r="C235" s="2"/>
       <c r="D235" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E235" s="3" t="s">
-        <v>183</v>
+        <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="1" ht="40">
       <c r="A236" s="2">
-        <v>14619</v>
+        <v>13942</v>
       </c>
       <c r="B236" s="2">
-        <v>55758</v>
+        <v>16445</v>
       </c>
       <c r="C236" s="2"/>
       <c r="D236" s="2" t="s">
         <v>332</v>
       </c>
       <c r="E236" s="3" t="s">
-        <v>260</v>
+        <v>183</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="1" ht="40">
       <c r="A237" s="2">
-        <v>13321</v>
+        <v>14619</v>
       </c>
       <c r="B237" s="2">
-        <v>5876</v>
+        <v>55758</v>
       </c>
       <c r="C237" s="2"/>
       <c r="D237" s="2" t="s">
         <v>333</v>
       </c>
       <c r="E237" s="3" t="s">
-        <v>324</v>
+        <v>261</v>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="1" ht="40">
       <c r="A238" s="2">
-        <v>13796</v>
+        <v>13321</v>
       </c>
       <c r="B238" s="2">
-        <v>45254</v>
+        <v>5876</v>
       </c>
       <c r="C238" s="2"/>
       <c r="D238" s="2" t="s">
         <v>334</v>
       </c>
       <c r="E238" s="3" t="s">
-        <v>177</v>
+        <v>325</v>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="1" ht="40">
       <c r="A239" s="2">
-        <v>13407</v>
+        <v>13796</v>
       </c>
       <c r="B239" s="2">
-        <v>10689</v>
+        <v>45254</v>
       </c>
       <c r="C239" s="2"/>
       <c r="D239" s="2" t="s">
         <v>335</v>
       </c>
       <c r="E239" s="3" t="s">
-        <v>336</v>
+        <v>177</v>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="1" ht="40">
       <c r="A240" s="2">
-        <v>13443</v>
+        <v>13407</v>
       </c>
       <c r="B240" s="2">
-        <v>11532</v>
+        <v>10689</v>
       </c>
       <c r="C240" s="2"/>
       <c r="D240" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="E240" s="3" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="241" spans="1:5" customHeight="1" ht="40">
       <c r="A241" s="2">
-        <v>13439</v>
+        <v>13443</v>
       </c>
       <c r="B241" s="2">
-        <v>11518</v>
+        <v>11532</v>
       </c>
       <c r="C241" s="2"/>
       <c r="D241" s="2" t="s">
         <v>338</v>
       </c>
       <c r="E241" s="3" t="s">
-        <v>339</v>
+        <v>179</v>
       </c>
     </row>
     <row r="242" spans="1:5" customHeight="1" ht="40">
       <c r="A242" s="2">
-        <v>15092</v>
+        <v>13439</v>
       </c>
       <c r="B242" s="2">
-        <v>20596</v>
+        <v>11518</v>
       </c>
       <c r="C242" s="2"/>
       <c r="D242" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E242" s="3" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="243" spans="1:5" customHeight="1" ht="40">
       <c r="A243" s="2">
-        <v>14796</v>
+        <v>15092</v>
       </c>
       <c r="B243" s="2">
-        <v>74834</v>
+        <v>20596</v>
       </c>
       <c r="C243" s="2"/>
       <c r="D243" s="2" t="s">
         <v>341</v>
       </c>
       <c r="E243" s="3" t="s">
-        <v>260</v>
+        <v>194</v>
       </c>
     </row>
     <row r="244" spans="1:5" customHeight="1" ht="40">
       <c r="A244" s="2">
-        <v>13360</v>
+        <v>14796</v>
       </c>
       <c r="B244" s="2">
-        <v>9492</v>
+        <v>74834</v>
       </c>
       <c r="C244" s="2"/>
       <c r="D244" s="2" t="s">
         <v>342</v>
       </c>
       <c r="E244" s="3" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="1" ht="40">
       <c r="A245" s="2">
-        <v>13429</v>
+        <v>13360</v>
       </c>
       <c r="B245" s="2">
-        <v>11402</v>
+        <v>9492</v>
       </c>
       <c r="C245" s="2"/>
       <c r="D245" s="2" t="s">
         <v>343</v>
       </c>
       <c r="E245" s="3" t="s">
-        <v>344</v>
+        <v>214</v>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="1" ht="40">
       <c r="A246" s="2">
-        <v>14134</v>
+        <v>13429</v>
       </c>
       <c r="B246" s="2">
-        <v>34159</v>
+        <v>11402</v>
       </c>
       <c r="C246" s="2"/>
       <c r="D246" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="E246" s="3" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="1" ht="40">
       <c r="A247" s="2">
-        <v>15650</v>
+        <v>14134</v>
       </c>
       <c r="B247" s="2">
-        <v>66044</v>
+        <v>34159</v>
       </c>
       <c r="C247" s="2"/>
       <c r="D247" s="2" t="s">
         <v>346</v>
       </c>
       <c r="E247" s="3" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="1" ht="40">
       <c r="A248" s="2">
-        <v>15634</v>
+        <v>15650</v>
       </c>
       <c r="B248" s="2">
-        <v>24235</v>
+        <v>66044</v>
       </c>
       <c r="C248" s="2"/>
       <c r="D248" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E248" s="3" t="s">
-        <v>6</v>
+        <v>194</v>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="1" ht="40">
       <c r="A249" s="2">
-        <v>14682</v>
+        <v>15634</v>
       </c>
       <c r="B249" s="2">
-        <v>66037</v>
+        <v>24235</v>
       </c>
       <c r="C249" s="2"/>
       <c r="D249" s="2" t="s">
         <v>348</v>
       </c>
       <c r="E249" s="3" t="s">
-        <v>194</v>
+        <v>6</v>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="1" ht="40">
       <c r="A250" s="2">
-        <v>15196</v>
+        <v>14682</v>
       </c>
       <c r="B250" s="2">
-        <v>33923</v>
+        <v>66037</v>
       </c>
       <c r="C250" s="2"/>
       <c r="D250" s="2" t="s">
         <v>349</v>
       </c>
       <c r="E250" s="3" t="s">
-        <v>177</v>
+        <v>194</v>
       </c>
     </row>
     <row r="251" spans="1:5" customHeight="1" ht="40">
       <c r="A251" s="2">
-        <v>13832</v>
+        <v>15196</v>
       </c>
       <c r="B251" s="2">
-        <v>15028</v>
+        <v>33923</v>
       </c>
       <c r="C251" s="2"/>
       <c r="D251" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E251" s="3" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="1" ht="40">
       <c r="A252" s="2">
-        <v>14084</v>
+        <v>13832</v>
       </c>
       <c r="B252" s="2">
-        <v>45278</v>
+        <v>15028</v>
       </c>
       <c r="C252" s="2"/>
       <c r="D252" s="2" t="s">
         <v>351</v>
       </c>
       <c r="E252" s="3" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="1" ht="40">
       <c r="A253" s="2">
-        <v>14500</v>
+        <v>14084</v>
       </c>
       <c r="B253" s="2">
-        <v>34555</v>
+        <v>45278</v>
       </c>
       <c r="C253" s="2"/>
       <c r="D253" s="2" t="s">
         <v>352</v>
       </c>
       <c r="E253" s="3" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="1" ht="40">
       <c r="A254" s="2">
-        <v>14782</v>
+        <v>14500</v>
       </c>
       <c r="B254" s="2">
-        <v>74742</v>
+        <v>34555</v>
       </c>
       <c r="C254" s="2"/>
       <c r="D254" s="2" t="s">
         <v>353</v>
       </c>
       <c r="E254" s="3" t="s">
-        <v>329</v>
+        <v>189</v>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="1" ht="40">
       <c r="A255" s="2">
-        <v>14240</v>
+        <v>14782</v>
       </c>
       <c r="B255" s="2">
-        <v>44318</v>
+        <v>74742</v>
       </c>
       <c r="C255" s="2"/>
       <c r="D255" s="2" t="s">
         <v>354</v>
       </c>
       <c r="E255" s="3" t="s">
-        <v>355</v>
+        <v>330</v>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="1" ht="40">
       <c r="A256" s="2">
-        <v>14242</v>
+        <v>14240</v>
       </c>
       <c r="B256" s="2">
-        <v>44370</v>
+        <v>44318</v>
       </c>
       <c r="C256" s="2"/>
       <c r="D256" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="E256" s="3" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="257" spans="1:5" customHeight="1" ht="40">
       <c r="A257" s="2">
-        <v>15648</v>
+        <v>14242</v>
       </c>
       <c r="B257" s="2">
-        <v>34517</v>
+        <v>44370</v>
       </c>
       <c r="C257" s="2"/>
       <c r="D257" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E257" s="3" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="1" ht="40">
       <c r="A258" s="2">
-        <v>15517</v>
+        <v>15648</v>
       </c>
       <c r="B258" s="2">
-        <v>13086</v>
+        <v>34517</v>
       </c>
       <c r="C258" s="2"/>
       <c r="D258" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="E258" s="3" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="1" ht="40">
       <c r="A259" s="2">
-        <v>14972</v>
+        <v>15517</v>
       </c>
       <c r="B259" s="2">
-        <v>77842</v>
+        <v>13086</v>
       </c>
       <c r="C259" s="2"/>
       <c r="D259" s="2" t="s">
         <v>360</v>
       </c>
       <c r="E259" s="3" t="s">
-        <v>361</v>
+        <v>194</v>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="1" ht="40">
       <c r="A260" s="2">
-        <v>15156</v>
+        <v>14972</v>
       </c>
       <c r="B260" s="2">
-        <v>29216</v>
+        <v>77842</v>
       </c>
       <c r="C260" s="2"/>
       <c r="D260" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E260" s="3" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="1" ht="40">
       <c r="A261" s="2">
-        <v>15154</v>
+        <v>15156</v>
       </c>
       <c r="B261" s="2">
-        <v>29186</v>
+        <v>29216</v>
       </c>
       <c r="C261" s="2"/>
       <c r="D261" s="2" t="s">
         <v>363</v>
       </c>
       <c r="E261" s="3" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="1" ht="40">
       <c r="A262" s="2">
-        <v>14924</v>
+        <v>15154</v>
       </c>
       <c r="B262" s="2">
-        <v>77293</v>
+        <v>29186</v>
       </c>
       <c r="C262" s="2"/>
       <c r="D262" s="2" t="s">
         <v>364</v>
       </c>
       <c r="E262" s="3" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="1" ht="40">
       <c r="A263" s="2">
-        <v>13611</v>
+        <v>14924</v>
       </c>
       <c r="B263" s="2">
-        <v>43748</v>
+        <v>77293</v>
       </c>
       <c r="C263" s="2"/>
       <c r="D263" s="2" t="s">
         <v>365</v>
       </c>
       <c r="E263" s="3" t="s">
-        <v>366</v>
+        <v>192</v>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="1" ht="40">
       <c r="A264" s="2">
-        <v>14492</v>
+        <v>13611</v>
       </c>
       <c r="B264" s="2">
-        <v>43755</v>
+        <v>43748</v>
       </c>
       <c r="C264" s="2"/>
       <c r="D264" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="E264" s="3" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="1" ht="40">
       <c r="A265" s="2">
-        <v>13938</v>
+        <v>14492</v>
       </c>
       <c r="B265" s="2">
-        <v>15547</v>
+        <v>43755</v>
       </c>
       <c r="C265" s="2"/>
       <c r="D265" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="E265" s="3" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="1" ht="40">
       <c r="A266" s="2">
-        <v>13358</v>
+        <v>13938</v>
       </c>
       <c r="B266" s="2">
-        <v>9485</v>
+        <v>15547</v>
       </c>
       <c r="C266" s="2"/>
       <c r="D266" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="E266" s="3" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="1" ht="40">
       <c r="A267" s="2">
-        <v>13728</v>
+        <v>13358</v>
       </c>
       <c r="B267" s="2">
-        <v>33725</v>
+        <v>9485</v>
       </c>
       <c r="C267" s="2"/>
       <c r="D267" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="E267" s="3" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="1" ht="40">
       <c r="A268" s="2">
-        <v>14076</v>
+        <v>13728</v>
       </c>
       <c r="B268" s="2">
-        <v>43762</v>
+        <v>33725</v>
       </c>
       <c r="C268" s="2"/>
       <c r="D268" s="2" t="s">
         <v>374</v>
       </c>
       <c r="E268" s="3" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="1" ht="40">
       <c r="A269" s="2">
-        <v>14078</v>
+        <v>14076</v>
       </c>
       <c r="B269" s="2">
-        <v>43779</v>
+        <v>43762</v>
       </c>
       <c r="C269" s="2"/>
       <c r="D269" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E269" s="3" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="1" ht="40">
       <c r="A270" s="2">
-        <v>14482</v>
+        <v>14078</v>
       </c>
       <c r="B270" s="2">
-        <v>29247</v>
+        <v>43779</v>
       </c>
       <c r="C270" s="2"/>
       <c r="D270" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="E270" s="3" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="1" ht="40">
       <c r="A271" s="2">
-        <v>14480</v>
+        <v>14482</v>
       </c>
       <c r="B271" s="2">
-        <v>29193</v>
+        <v>29247</v>
       </c>
       <c r="C271" s="2"/>
       <c r="D271" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E271" s="3" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="1" ht="40">
       <c r="A272" s="2">
-        <v>13968</v>
+        <v>14480</v>
       </c>
       <c r="B272" s="2">
-        <v>32483</v>
+        <v>29193</v>
       </c>
       <c r="C272" s="2"/>
       <c r="D272" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E272" s="3" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="1" ht="40">
       <c r="A273" s="2">
-        <v>14128</v>
+        <v>13968</v>
       </c>
       <c r="B273" s="2">
-        <v>32490</v>
+        <v>32483</v>
       </c>
       <c r="C273" s="2"/>
       <c r="D273" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="E273" s="3" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="1" ht="40">
       <c r="A274" s="2">
-        <v>15040</v>
+        <v>14128</v>
       </c>
       <c r="B274" s="2">
-        <v>70539</v>
+        <v>32490</v>
       </c>
       <c r="C274" s="2"/>
       <c r="D274" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="E274" s="3" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="1" ht="40">
       <c r="A275" s="2">
-        <v>14488</v>
+        <v>15040</v>
       </c>
       <c r="B275" s="2">
-        <v>33633</v>
+        <v>70539</v>
       </c>
       <c r="C275" s="2"/>
       <c r="D275" s="2" t="s">
         <v>387</v>
       </c>
       <c r="E275" s="3" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="1" ht="40">
       <c r="A276" s="2">
-        <v>15046</v>
+        <v>14488</v>
       </c>
       <c r="B276" s="2">
-        <v>74841</v>
+        <v>33633</v>
       </c>
       <c r="C276" s="2"/>
       <c r="D276" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="E276" s="3" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="1" ht="40">
       <c r="A277" s="2">
-        <v>14012</v>
+        <v>15046</v>
       </c>
       <c r="B277" s="2">
-        <v>48095</v>
+        <v>74841</v>
       </c>
       <c r="C277" s="2"/>
       <c r="D277" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="E277" s="3" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="1" ht="40">
       <c r="A278" s="2">
-        <v>14092</v>
+        <v>14012</v>
       </c>
       <c r="B278" s="2">
-        <v>48149</v>
+        <v>48095</v>
       </c>
       <c r="C278" s="2"/>
       <c r="D278" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="E278" s="3" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="1" ht="40">
       <c r="A279" s="2">
-        <v>14484</v>
+        <v>14092</v>
       </c>
       <c r="B279" s="2">
-        <v>30014</v>
+        <v>48149</v>
       </c>
       <c r="C279" s="2"/>
       <c r="D279" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="E279" s="3" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="1" ht="40">
       <c r="A280" s="2">
-        <v>13888</v>
+        <v>14484</v>
       </c>
       <c r="B280" s="2">
-        <v>43793</v>
+        <v>30014</v>
       </c>
       <c r="C280" s="2"/>
       <c r="D280" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E280" s="3" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="1" ht="40">
       <c r="A281" s="2">
-        <v>14142</v>
+        <v>13888</v>
       </c>
       <c r="B281" s="2">
-        <v>43809</v>
+        <v>43793</v>
       </c>
       <c r="C281" s="2"/>
       <c r="D281" s="2" t="s">
         <v>397</v>
       </c>
       <c r="E281" s="3" t="s">
-        <v>226</v>
+        <v>367</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="1" ht="40">
       <c r="A282" s="2">
-        <v>14494</v>
+        <v>14142</v>
       </c>
       <c r="B282" s="2">
-        <v>48101</v>
+        <v>43809</v>
       </c>
       <c r="C282" s="2"/>
       <c r="D282" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E282" s="3" t="s">
-        <v>394</v>
+        <v>227</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="1" ht="40">
       <c r="A283" s="2">
-        <v>14050</v>
+        <v>14494</v>
       </c>
       <c r="B283" s="2">
-        <v>28929</v>
+        <v>48101</v>
       </c>
       <c r="C283" s="2"/>
       <c r="D283" s="2" t="s">
         <v>399</v>
       </c>
       <c r="E283" s="3" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="1" ht="40">
       <c r="A284" s="2">
-        <v>14014</v>
+        <v>14050</v>
       </c>
       <c r="B284" s="2">
-        <v>50043</v>
+        <v>28929</v>
       </c>
       <c r="C284" s="2"/>
       <c r="D284" s="2" t="s">
         <v>400</v>
       </c>
       <c r="E284" s="3" t="s">
-        <v>388</v>
+        <v>380</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="1" ht="40">
       <c r="A285" s="2">
-        <v>13978</v>
+        <v>14014</v>
       </c>
       <c r="B285" s="2">
-        <v>34562</v>
+        <v>50043</v>
       </c>
       <c r="C285" s="2"/>
       <c r="D285" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E285" s="3" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="1" ht="40">
       <c r="A286" s="2">
-        <v>13225</v>
+        <v>13978</v>
       </c>
       <c r="B286" s="2">
-        <v>932</v>
+        <v>34562</v>
       </c>
       <c r="C286" s="2"/>
       <c r="D286" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E286" s="3" t="s">
-        <v>71</v>
+        <v>386</v>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="1" ht="40">
       <c r="A287" s="2">
-        <v>14798</v>
+        <v>13225</v>
       </c>
       <c r="B287" s="2">
-        <v>74858</v>
+        <v>932</v>
       </c>
       <c r="C287" s="2"/>
       <c r="D287" s="2" t="s">
         <v>403</v>
       </c>
       <c r="E287" s="3" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="1" ht="40">
       <c r="A288" s="2">
-        <v>15102</v>
+        <v>14798</v>
       </c>
       <c r="B288" s="2">
-        <v>24990</v>
+        <v>74858</v>
       </c>
       <c r="C288" s="2"/>
       <c r="D288" s="2" t="s">
         <v>404</v>
       </c>
       <c r="E288" s="3" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="1" ht="40">
       <c r="A289" s="2">
-        <v>13720</v>
+        <v>15102</v>
       </c>
       <c r="B289" s="2">
-        <v>32193</v>
+        <v>24990</v>
       </c>
       <c r="C289" s="2"/>
       <c r="D289" s="2" t="s">
         <v>405</v>
       </c>
       <c r="E289" s="3" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="1" ht="40">
       <c r="A290" s="2">
-        <v>13868</v>
+        <v>13720</v>
       </c>
       <c r="B290" s="2">
-        <v>33640</v>
+        <v>32193</v>
       </c>
       <c r="C290" s="2"/>
       <c r="D290" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="E290" s="3" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="1" ht="40">
       <c r="A291" s="2">
-        <v>14784</v>
+        <v>13868</v>
       </c>
       <c r="B291" s="2">
-        <v>74759</v>
+        <v>33640</v>
       </c>
       <c r="C291" s="2"/>
       <c r="D291" s="2" t="s">
         <v>408</v>
       </c>
       <c r="E291" s="3" t="s">
-        <v>219</v>
+        <v>179</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="1" ht="40">
       <c r="A292" s="2">
-        <v>13856</v>
+        <v>14784</v>
       </c>
       <c r="B292" s="2">
-        <v>30694</v>
+        <v>74759</v>
       </c>
       <c r="C292" s="2"/>
       <c r="D292" s="2" t="s">
         <v>409</v>
       </c>
       <c r="E292" s="3" t="s">
-        <v>406</v>
+        <v>220</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="1" ht="40">
       <c r="A293" s="2">
-        <v>13992</v>
+        <v>13856</v>
       </c>
       <c r="B293" s="2">
-        <v>43144</v>
+        <v>30694</v>
       </c>
       <c r="C293" s="2"/>
       <c r="D293" s="2" t="s">
         <v>410</v>
       </c>
       <c r="E293" s="3" t="s">
-        <v>329</v>
+        <v>407</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="1" ht="40">
       <c r="A294" s="2">
-        <v>13896</v>
+        <v>13992</v>
       </c>
       <c r="B294" s="2">
-        <v>45216</v>
+        <v>43144</v>
       </c>
       <c r="C294" s="2"/>
       <c r="D294" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E294" s="3" t="s">
-        <v>6</v>
+        <v>330</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="1" ht="40">
       <c r="A295" s="2">
-        <v>14942</v>
+        <v>13896</v>
       </c>
       <c r="B295" s="2">
-        <v>76463</v>
+        <v>45216</v>
       </c>
       <c r="C295" s="2"/>
       <c r="D295" s="2" t="s">
         <v>412</v>
       </c>
       <c r="E295" s="3" t="s">
-        <v>187</v>
+        <v>6</v>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="1" ht="40">
       <c r="A296" s="2">
-        <v>13964</v>
+        <v>14942</v>
       </c>
       <c r="B296" s="2">
-        <v>30069</v>
+        <v>76463</v>
       </c>
       <c r="C296" s="2"/>
       <c r="D296" s="2" t="s">
         <v>413</v>
       </c>
       <c r="E296" s="3" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
     </row>
     <row r="297" spans="1:5" customHeight="1" ht="40">
       <c r="A297" s="2">
-        <v>13930</v>
+        <v>13964</v>
       </c>
       <c r="B297" s="2">
-        <v>51750</v>
+        <v>30069</v>
       </c>
       <c r="C297" s="2"/>
       <c r="D297" s="2" t="s">
         <v>414</v>
       </c>
       <c r="E297" s="3" t="s">
-        <v>415</v>
+        <v>192</v>
       </c>
     </row>
     <row r="298" spans="1:5" customHeight="1" ht="40">
       <c r="A298" s="2">
-        <v>13724</v>
+        <v>13930</v>
       </c>
       <c r="B298" s="2">
-        <v>32230</v>
+        <v>51750</v>
       </c>
       <c r="C298" s="2"/>
       <c r="D298" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="E298" s="3" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="299" spans="1:5" customHeight="1" ht="40">
       <c r="A299" s="2">
-        <v>13862</v>
+        <v>13724</v>
       </c>
       <c r="B299" s="2">
-        <v>32223</v>
+        <v>32230</v>
       </c>
       <c r="C299" s="2"/>
       <c r="D299" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E299" s="3" t="s">
-        <v>415</v>
+        <v>330</v>
       </c>
     </row>
     <row r="300" spans="1:5" customHeight="1" ht="40">
       <c r="A300" s="2">
-        <v>15175</v>
+        <v>13862</v>
       </c>
       <c r="B300" s="2">
-        <v>32209</v>
+        <v>32223</v>
       </c>
       <c r="C300" s="2"/>
       <c r="D300" s="2" t="s">
         <v>418</v>
       </c>
       <c r="E300" s="3" t="s">
-        <v>18</v>
+        <v>416</v>
       </c>
     </row>
     <row r="301" spans="1:5" customHeight="1" ht="40">
       <c r="A301" s="2">
-        <v>13211</v>
+        <v>15175</v>
       </c>
       <c r="B301" s="2">
-        <v>130</v>
+        <v>32209</v>
       </c>
       <c r="C301" s="2"/>
       <c r="D301" s="2" t="s">
         <v>419</v>
       </c>
       <c r="E301" s="3" t="s">
-        <v>327</v>
+        <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:5" customHeight="1" ht="40">
       <c r="A302" s="2">
-        <v>14643</v>
+        <v>13211</v>
       </c>
       <c r="B302" s="2">
-        <v>64040</v>
+        <v>130</v>
       </c>
       <c r="C302" s="2"/>
       <c r="D302" s="2" t="s">
         <v>420</v>
       </c>
       <c r="E302" s="3" t="s">
-        <v>415</v>
+        <v>328</v>
       </c>
     </row>
     <row r="303" spans="1:5" customHeight="1" ht="40">
       <c r="A303" s="2">
-        <v>13247</v>
+        <v>14643</v>
       </c>
       <c r="B303" s="2">
-        <v>1571</v>
+        <v>64040</v>
       </c>
       <c r="C303" s="2"/>
       <c r="D303" s="2" t="s">
         <v>421</v>
       </c>
       <c r="E303" s="3" t="s">
-        <v>18</v>
+        <v>416</v>
       </c>
     </row>
     <row r="304" spans="1:5" customHeight="1" ht="40">
       <c r="A304" s="2">
-        <v>14490</v>
+        <v>13247</v>
       </c>
       <c r="B304" s="2">
-        <v>43618</v>
+        <v>1571</v>
       </c>
       <c r="C304" s="2"/>
       <c r="D304" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E304" s="3" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:5" customHeight="1" ht="40">
       <c r="A305" s="2">
-        <v>13722</v>
+        <v>14490</v>
       </c>
       <c r="B305" s="2">
-        <v>32216</v>
+        <v>43618</v>
       </c>
       <c r="C305" s="2"/>
       <c r="D305" s="2" t="s">
         <v>423</v>
       </c>
       <c r="E305" s="3" t="s">
-        <v>102</v>
+        <v>192</v>
       </c>
     </row>
     <row r="306" spans="1:5" customHeight="1" ht="40">
       <c r="A306" s="2">
-        <v>13455</v>
+        <v>13722</v>
       </c>
       <c r="B306" s="2">
-        <v>13628</v>
+        <v>32216</v>
       </c>
       <c r="C306" s="2"/>
       <c r="D306" s="2" t="s">
         <v>424</v>
       </c>
       <c r="E306" s="3" t="s">
-        <v>18</v>
+        <v>102</v>
       </c>
     </row>
     <row r="307" spans="1:5" customHeight="1" ht="40">
       <c r="A307" s="2">
-        <v>13860</v>
+        <v>13455</v>
       </c>
       <c r="B307" s="2">
-        <v>30960</v>
+        <v>13628</v>
       </c>
       <c r="C307" s="2"/>
       <c r="D307" s="2" t="s">
         <v>425</v>
       </c>
       <c r="E307" s="3" t="s">
-        <v>219</v>
+        <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:5" customHeight="1" ht="40">
       <c r="A308" s="2">
-        <v>13457</v>
+        <v>13860</v>
       </c>
       <c r="B308" s="2">
-        <v>13642</v>
+        <v>30960</v>
       </c>
       <c r="C308" s="2"/>
       <c r="D308" s="2" t="s">
         <v>426</v>
       </c>
       <c r="E308" s="3" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
     </row>
     <row r="309" spans="1:5" customHeight="1" ht="40">
       <c r="A309" s="2">
-        <v>13706</v>
+        <v>13457</v>
       </c>
       <c r="B309" s="2">
-        <v>16223</v>
+        <v>13642</v>
       </c>
       <c r="C309" s="2"/>
       <c r="D309" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E309" s="3" t="s">
-        <v>18</v>
+        <v>205</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="1" ht="40">
       <c r="A310" s="2">
-        <v>13393</v>
+        <v>13706</v>
       </c>
       <c r="B310" s="2">
-        <v>10429</v>
+        <v>16223</v>
       </c>
       <c r="C310" s="2"/>
       <c r="D310" s="2" t="s">
         <v>428</v>
       </c>
       <c r="E310" s="3" t="s">
-        <v>192</v>
+        <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="1" ht="40">
       <c r="A311" s="2">
-        <v>15526</v>
+        <v>13393</v>
       </c>
       <c r="B311" s="2">
-        <v>30823</v>
+        <v>10429</v>
       </c>
       <c r="C311" s="2"/>
       <c r="D311" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E311" s="3" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="1" ht="40">
       <c r="A312" s="2">
-        <v>14060</v>
+        <v>15526</v>
       </c>
       <c r="B312" s="2">
-        <v>34135</v>
+        <v>30823</v>
       </c>
       <c r="C312" s="2"/>
       <c r="D312" s="2" t="s">
         <v>430</v>
       </c>
       <c r="E312" s="3" t="s">
-        <v>175</v>
+        <v>104</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="1" ht="40">
       <c r="A313" s="2">
-        <v>13340</v>
+        <v>14060</v>
       </c>
       <c r="B313" s="2">
-        <v>9140</v>
+        <v>34135</v>
       </c>
       <c r="C313" s="2"/>
       <c r="D313" s="2" t="s">
         <v>431</v>
       </c>
       <c r="E313" s="3" t="s">
-        <v>34</v>
+        <v>175</v>
       </c>
     </row>
     <row r="314" spans="1:5" customHeight="1" ht="40">
       <c r="A314" s="2">
-        <v>13954</v>
+        <v>13340</v>
       </c>
       <c r="B314" s="2">
-        <v>24013</v>
+        <v>9140</v>
       </c>
       <c r="C314" s="2"/>
       <c r="D314" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E314" s="3" t="s">
-        <v>433</v>
+        <v>34</v>
       </c>
     </row>
     <row r="315" spans="1:5" customHeight="1" ht="40">
       <c r="A315" s="2">
-        <v>13966</v>
+        <v>13954</v>
       </c>
       <c r="B315" s="2">
-        <v>30625</v>
+        <v>24013</v>
       </c>
       <c r="C315" s="2"/>
       <c r="D315" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E315" s="3" t="s">
         <v>434</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="316" spans="1:5" customHeight="1" ht="40">
       <c r="A316" s="2">
-        <v>15090</v>
+        <v>13966</v>
       </c>
       <c r="B316" s="2">
-        <v>20268</v>
+        <v>30625</v>
       </c>
       <c r="C316" s="2"/>
       <c r="D316" s="2" t="s">
         <v>435</v>
       </c>
       <c r="E316" s="3" t="s">
-        <v>8</v>
+        <v>192</v>
       </c>
     </row>
     <row r="317" spans="1:5" customHeight="1" ht="40">
       <c r="A317" s="2">
-        <v>15058</v>
+        <v>15090</v>
       </c>
       <c r="B317" s="2">
-        <v>15615</v>
+        <v>20268</v>
       </c>
       <c r="C317" s="2"/>
       <c r="D317" s="2" t="s">
         <v>436</v>
       </c>
       <c r="E317" s="3" t="s">
-        <v>321</v>
+        <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:5" customHeight="1" ht="40">
       <c r="A318" s="2">
-        <v>13469</v>
+        <v>15058</v>
       </c>
       <c r="B318" s="2">
-        <v>13956</v>
+        <v>15615</v>
       </c>
       <c r="C318" s="2"/>
       <c r="D318" s="2" t="s">
         <v>437</v>
       </c>
       <c r="E318" s="3" t="s">
-        <v>438</v>
+        <v>322</v>
       </c>
     </row>
     <row r="319" spans="1:5" customHeight="1" ht="40">
       <c r="A319" s="2">
-        <v>15050</v>
+        <v>13469</v>
       </c>
       <c r="B319" s="2">
-        <v>75541</v>
+        <v>13956</v>
       </c>
       <c r="C319" s="2"/>
       <c r="D319" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="E319" s="3" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="320" spans="1:5" customHeight="1" ht="40">
       <c r="A320" s="2">
-        <v>14246</v>
+        <v>15050</v>
       </c>
       <c r="B320" s="2">
-        <v>44769</v>
+        <v>75541</v>
       </c>
       <c r="C320" s="2"/>
       <c r="D320" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="E320" s="3" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="321" spans="1:5" customHeight="1" ht="40">
       <c r="A321" s="2">
-        <v>14244</v>
+        <v>14246</v>
       </c>
       <c r="B321" s="2">
-        <v>44745</v>
+        <v>44769</v>
       </c>
       <c r="C321" s="2"/>
       <c r="D321" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="E321" s="3" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="322" spans="1:5" customHeight="1" ht="40">
       <c r="A322" s="2">
-        <v>13986</v>
+        <v>14244</v>
       </c>
       <c r="B322" s="2">
-        <v>39628</v>
+        <v>44745</v>
       </c>
       <c r="C322" s="2"/>
       <c r="D322" s="2" t="s">
         <v>444</v>
       </c>
       <c r="E322" s="3" t="s">
-        <v>313</v>
+        <v>443</v>
       </c>
     </row>
     <row r="323" spans="1:5" customHeight="1" ht="40">
       <c r="A323" s="2">
-        <v>13217</v>
+        <v>13986</v>
       </c>
       <c r="B323" s="2">
-        <v>321</v>
+        <v>39628</v>
       </c>
       <c r="C323" s="2"/>
       <c r="D323" s="2" t="s">
         <v>445</v>
       </c>
       <c r="E323" s="3" t="s">
-        <v>446</v>
+        <v>314</v>
       </c>
     </row>
     <row r="324" spans="1:5" customHeight="1" ht="40">
       <c r="A324" s="2">
-        <v>15402</v>
+        <v>13217</v>
       </c>
       <c r="B324" s="2">
-        <v>11549</v>
+        <v>321</v>
       </c>
       <c r="C324" s="2"/>
       <c r="D324" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E324" s="3" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="325" spans="1:5" customHeight="1" ht="40">
       <c r="A325" s="2">
-        <v>14404</v>
+        <v>15402</v>
       </c>
       <c r="B325" s="2">
-        <v>62640</v>
+        <v>11549</v>
       </c>
       <c r="C325" s="2"/>
       <c r="D325" s="2" t="s">
         <v>448</v>
       </c>
       <c r="E325" s="3" t="s">
-        <v>93</v>
+        <v>46</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="1" ht="40">
       <c r="A326" s="2">
-        <v>14290</v>
+        <v>14404</v>
       </c>
       <c r="B326" s="2">
-        <v>42079</v>
+        <v>62640</v>
       </c>
       <c r="C326" s="2"/>
       <c r="D326" s="2" t="s">
         <v>449</v>
       </c>
       <c r="E326" s="3" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
     </row>
     <row r="327" spans="1:5" customHeight="1" ht="40">
       <c r="A327" s="2">
-        <v>13792</v>
+        <v>14290</v>
       </c>
       <c r="B327" s="2">
-        <v>44592</v>
+        <v>42079</v>
       </c>
       <c r="C327" s="2"/>
       <c r="D327" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E327" s="3" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:5" customHeight="1" ht="40">
       <c r="A328" s="2">
-        <v>13780</v>
+        <v>13792</v>
       </c>
       <c r="B328" s="2">
-        <v>42055</v>
+        <v>44592</v>
       </c>
       <c r="C328" s="2"/>
       <c r="D328" s="2" t="s">
         <v>451</v>
       </c>
       <c r="E328" s="3" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
     </row>
     <row r="329" spans="1:5" customHeight="1" ht="40">
       <c r="A329" s="2">
-        <v>13581</v>
+        <v>13780</v>
       </c>
       <c r="B329" s="2">
-        <v>34296</v>
+        <v>42055</v>
       </c>
       <c r="C329" s="2"/>
       <c r="D329" s="2" t="s">
         <v>452</v>
       </c>
       <c r="E329" s="3" t="s">
-        <v>36</v>
+        <v>139</v>
       </c>
     </row>
     <row r="330" spans="1:5" customHeight="1" ht="40">
       <c r="A330" s="2">
-        <v>14096</v>
+        <v>13581</v>
       </c>
       <c r="B330" s="2">
-        <v>49825</v>
+        <v>34296</v>
       </c>
       <c r="C330" s="2"/>
       <c r="D330" s="2" t="s">
         <v>453</v>
       </c>
       <c r="E330" s="3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="1" ht="40">
       <c r="A331" s="2">
-        <v>14686</v>
+        <v>14096</v>
       </c>
       <c r="B331" s="2">
-        <v>68116</v>
+        <v>49825</v>
       </c>
       <c r="C331" s="2"/>
       <c r="D331" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E331" s="3" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="332" spans="1:5" customHeight="1" ht="40">
       <c r="A332" s="2">
-        <v>14098</v>
+        <v>14686</v>
       </c>
       <c r="B332" s="2">
-        <v>49832</v>
+        <v>68116</v>
       </c>
       <c r="C332" s="2"/>
       <c r="D332" s="2" t="s">
         <v>455</v>
       </c>
       <c r="E332" s="3" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
     </row>
     <row r="333" spans="1:5" customHeight="1" ht="40">
       <c r="A333" s="2">
-        <v>14292</v>
+        <v>14098</v>
       </c>
       <c r="B333" s="2">
-        <v>42086</v>
+        <v>49832</v>
       </c>
       <c r="C333" s="2"/>
       <c r="D333" s="2" t="s">
         <v>456</v>
       </c>
       <c r="E333" s="3" t="s">
-        <v>117</v>
+        <v>34</v>
       </c>
     </row>
     <row r="334" spans="1:5" customHeight="1" ht="40">
       <c r="A334" s="2">
-        <v>13988</v>
+        <v>14292</v>
       </c>
       <c r="B334" s="2">
-        <v>42093</v>
+        <v>42086</v>
       </c>
       <c r="C334" s="2"/>
       <c r="D334" s="2" t="s">
         <v>457</v>
       </c>
       <c r="E334" s="3" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
     </row>
     <row r="335" spans="1:5" customHeight="1" ht="40">
       <c r="A335" s="2">
-        <v>13589</v>
+        <v>13988</v>
       </c>
       <c r="B335" s="2">
-        <v>34852</v>
+        <v>42093</v>
       </c>
       <c r="C335" s="2"/>
       <c r="D335" s="2" t="s">
         <v>458</v>
       </c>
       <c r="E335" s="3" t="s">
-        <v>117</v>
+        <v>10</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="1" ht="40">
       <c r="A336" s="2">
-        <v>13692</v>
+        <v>13589</v>
       </c>
       <c r="B336" s="2">
-        <v>54478</v>
+        <v>34852</v>
       </c>
       <c r="C336" s="2"/>
       <c r="D336" s="2" t="s">
         <v>459</v>
       </c>
       <c r="E336" s="3" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
     </row>
     <row r="337" spans="1:5" customHeight="1" ht="40">
       <c r="A337" s="2">
-        <v>13694</v>
+        <v>13692</v>
       </c>
       <c r="B337" s="2">
-        <v>54508</v>
+        <v>54478</v>
       </c>
       <c r="C337" s="2"/>
       <c r="D337" s="2" t="s">
         <v>460</v>
       </c>
       <c r="E337" s="3" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="1" ht="40">
       <c r="A338" s="2">
-        <v>15416</v>
+        <v>13694</v>
       </c>
       <c r="B338" s="2">
-        <v>45230</v>
+        <v>54508</v>
       </c>
       <c r="C338" s="2"/>
       <c r="D338" s="2" t="s">
         <v>461</v>
       </c>
       <c r="E338" s="3" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="1" ht="40">
       <c r="A339" s="2">
-        <v>13778</v>
+        <v>15416</v>
       </c>
       <c r="B339" s="2">
-        <v>39192</v>
+        <v>45230</v>
       </c>
       <c r="C339" s="2"/>
       <c r="D339" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E339" s="3" t="s">
-        <v>114</v>
+        <v>139</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="1" ht="40">
       <c r="A340" s="2">
-        <v>13613</v>
+        <v>13778</v>
       </c>
       <c r="B340" s="2">
-        <v>45247</v>
+        <v>39192</v>
       </c>
       <c r="C340" s="2"/>
       <c r="D340" s="2" t="s">
         <v>463</v>
       </c>
       <c r="E340" s="3" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="1" ht="40">
       <c r="A341" s="2">
-        <v>13790</v>
+        <v>13613</v>
       </c>
       <c r="B341" s="2">
-        <v>43212</v>
+        <v>45247</v>
       </c>
       <c r="C341" s="2"/>
       <c r="D341" s="2" t="s">
         <v>464</v>
       </c>
       <c r="E341" s="3" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="342" spans="1:5" customHeight="1" ht="40">
       <c r="A342" s="2">
-        <v>14298</v>
+        <v>13790</v>
       </c>
       <c r="B342" s="2">
-        <v>49443</v>
+        <v>43212</v>
       </c>
       <c r="C342" s="2"/>
       <c r="D342" s="2" t="s">
         <v>465</v>
       </c>
       <c r="E342" s="3" t="s">
-        <v>466</v>
+        <v>127</v>
       </c>
     </row>
     <row r="343" spans="1:5" customHeight="1" ht="40">
       <c r="A343" s="2">
-        <v>13994</v>
+        <v>14298</v>
       </c>
       <c r="B343" s="2">
-        <v>43960</v>
+        <v>49443</v>
       </c>
       <c r="C343" s="2"/>
       <c r="D343" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="E343" s="3" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:5" customHeight="1" ht="40">
       <c r="A344" s="2">
-        <v>13283</v>
+        <v>13994</v>
       </c>
       <c r="B344" s="2">
-        <v>3643</v>
+        <v>43960</v>
       </c>
       <c r="C344" s="2"/>
       <c r="D344" s="2" t="s">
         <v>468</v>
       </c>
       <c r="E344" s="3" t="s">
-        <v>316</v>
+        <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:5" customHeight="1" ht="40">
       <c r="A345" s="2">
-        <v>13858</v>
+        <v>13283</v>
       </c>
       <c r="B345" s="2">
-        <v>30915</v>
+        <v>3643</v>
       </c>
       <c r="C345" s="2"/>
       <c r="D345" s="2" t="s">
         <v>469</v>
       </c>
       <c r="E345" s="3" t="s">
-        <v>470</v>
+        <v>317</v>
       </c>
     </row>
     <row r="346" spans="1:5" customHeight="1" ht="40">
       <c r="A346" s="2">
-        <v>15064</v>
+        <v>13858</v>
       </c>
       <c r="B346" s="2">
-        <v>15776</v>
+        <v>30915</v>
       </c>
       <c r="C346" s="2"/>
       <c r="D346" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="E346" s="3" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="347" spans="1:5" customHeight="1" ht="40">
       <c r="A347" s="2">
-        <v>14866</v>
+        <v>15064</v>
       </c>
       <c r="B347" s="2">
-        <v>76104</v>
+        <v>15776</v>
       </c>
       <c r="C347" s="2"/>
       <c r="D347" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="E347" s="3" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="348" spans="1:5" customHeight="1" ht="40">
       <c r="A348" s="2">
-        <v>15165</v>
+        <v>14866</v>
       </c>
       <c r="B348" s="2">
-        <v>30557</v>
+        <v>76104</v>
       </c>
       <c r="C348" s="2"/>
       <c r="D348" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E348" s="3" t="s">
-        <v>472</v>
+        <v>104</v>
       </c>
     </row>
     <row r="349" spans="1:5" customHeight="1" ht="40">
       <c r="A349" s="2">
-        <v>15426</v>
+        <v>15165</v>
       </c>
       <c r="B349" s="2">
-        <v>49221</v>
+        <v>30557</v>
       </c>
       <c r="C349" s="2"/>
       <c r="D349" s="2" t="s">
         <v>475</v>
       </c>
       <c r="E349" s="3" t="s">
-        <v>192</v>
+        <v>473</v>
       </c>
     </row>
     <row r="350" spans="1:5" customHeight="1" ht="40">
       <c r="A350" s="2">
-        <v>14868</v>
+        <v>15426</v>
       </c>
       <c r="B350" s="2">
-        <v>76128</v>
+        <v>49221</v>
       </c>
       <c r="C350" s="2"/>
       <c r="D350" s="2" t="s">
         <v>476</v>
       </c>
       <c r="E350" s="3" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
     </row>
     <row r="351" spans="1:5" customHeight="1" ht="40">
       <c r="A351" s="2">
-        <v>14074</v>
+        <v>14868</v>
       </c>
       <c r="B351" s="2">
-        <v>38690</v>
+        <v>76128</v>
       </c>
       <c r="C351" s="2"/>
       <c r="D351" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E351" s="3" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
     </row>
     <row r="352" spans="1:5" customHeight="1" ht="40">
       <c r="A352" s="2">
-        <v>13928</v>
+        <v>14074</v>
       </c>
       <c r="B352" s="2">
-        <v>50876</v>
+        <v>38690</v>
       </c>
       <c r="C352" s="2"/>
       <c r="D352" s="2" t="s">
         <v>478</v>
       </c>
       <c r="E352" s="3" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="353" spans="1:5" customHeight="1" ht="40">
       <c r="A353" s="2">
-        <v>15031</v>
+        <v>13928</v>
       </c>
       <c r="B353" s="2">
-        <v>52870</v>
+        <v>50876</v>
       </c>
       <c r="C353" s="2"/>
       <c r="D353" s="2" t="s">
         <v>479</v>
       </c>
       <c r="E353" s="3" t="s">
-        <v>228</v>
+        <v>192</v>
       </c>
     </row>
     <row r="354" spans="1:5" customHeight="1" ht="40">
       <c r="A354" s="2">
-        <v>15033</v>
+        <v>15031</v>
       </c>
       <c r="B354" s="2">
-        <v>52887</v>
+        <v>52870</v>
       </c>
       <c r="C354" s="2"/>
       <c r="D354" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E354" s="3" t="s">
-        <v>481</v>
+        <v>229</v>
       </c>
     </row>
     <row r="355" spans="1:5" customHeight="1" ht="40">
       <c r="A355" s="2">
-        <v>13597</v>
+        <v>15033</v>
       </c>
       <c r="B355" s="2">
-        <v>36610</v>
+        <v>52887</v>
       </c>
       <c r="C355" s="2"/>
       <c r="D355" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="E355" s="3" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="356" spans="1:5" customHeight="1" ht="40">
       <c r="A356" s="2">
-        <v>15522</v>
+        <v>13597</v>
       </c>
       <c r="B356" s="2">
-        <v>36641</v>
+        <v>36610</v>
       </c>
       <c r="C356" s="2"/>
       <c r="D356" s="2" t="s">
         <v>483</v>
       </c>
       <c r="E356" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="357" spans="1:5" customHeight="1" ht="40">
       <c r="A357" s="2">
-        <v>13333</v>
+        <v>15522</v>
       </c>
       <c r="B357" s="2">
-        <v>8839</v>
+        <v>36641</v>
       </c>
       <c r="C357" s="2"/>
       <c r="D357" s="2" t="s">
         <v>484</v>
       </c>
       <c r="E357" s="3" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
     </row>
     <row r="358" spans="1:5" customHeight="1" ht="40">
       <c r="A358" s="2">
-        <v>13431</v>
+        <v>13333</v>
       </c>
       <c r="B358" s="2">
-        <v>11419</v>
+        <v>8839</v>
       </c>
       <c r="C358" s="2"/>
       <c r="D358" s="2" t="s">
         <v>485</v>
       </c>
       <c r="E358" s="3" t="s">
-        <v>472</v>
+        <v>48</v>
       </c>
     </row>
     <row r="359" spans="1:5" customHeight="1" ht="40">
       <c r="A359" s="2">
-        <v>14860</v>
+        <v>13431</v>
       </c>
       <c r="B359" s="2">
-        <v>76012</v>
+        <v>11419</v>
       </c>
       <c r="C359" s="2"/>
       <c r="D359" s="2" t="s">
         <v>486</v>
       </c>
       <c r="E359" s="3" t="s">
-        <v>179</v>
+        <v>473</v>
       </c>
     </row>
     <row r="360" spans="1:5" customHeight="1" ht="40">
       <c r="A360" s="2">
-        <v>15054</v>
+        <v>14860</v>
       </c>
       <c r="B360" s="2">
-        <v>15394</v>
+        <v>76012</v>
       </c>
       <c r="C360" s="2"/>
       <c r="D360" s="2" t="s">
         <v>487</v>
       </c>
       <c r="E360" s="3" t="s">
-        <v>260</v>
+        <v>179</v>
       </c>
     </row>
     <row r="361" spans="1:5" customHeight="1" ht="40">
       <c r="A361" s="2">
-        <v>15098</v>
+        <v>15054</v>
       </c>
       <c r="B361" s="2">
-        <v>24761</v>
+        <v>15394</v>
       </c>
       <c r="C361" s="2"/>
       <c r="D361" s="2" t="s">
         <v>488</v>
       </c>
       <c r="E361" s="3" t="s">
-        <v>177</v>
+        <v>261</v>
       </c>
     </row>
     <row r="362" spans="1:5" customHeight="1" ht="40">
       <c r="A362" s="2">
-        <v>15100</v>
+        <v>15098</v>
       </c>
       <c r="B362" s="2">
-        <v>24778</v>
+        <v>24761</v>
       </c>
       <c r="C362" s="2"/>
       <c r="D362" s="2" t="s">
         <v>489</v>
       </c>
       <c r="E362" s="3" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="363" spans="1:5" customHeight="1" ht="40">
       <c r="A363" s="2">
-        <v>15466</v>
+        <v>15100</v>
       </c>
       <c r="B363" s="2">
-        <v>76029</v>
+        <v>24778</v>
       </c>
       <c r="C363" s="2"/>
       <c r="D363" s="2" t="s">
         <v>490</v>
       </c>
       <c r="E363" s="3" t="s">
-        <v>491</v>
+        <v>179</v>
       </c>
     </row>
     <row r="364" spans="1:5" customHeight="1" ht="40">
       <c r="A364" s="2">
-        <v>14639</v>
+        <v>15466</v>
       </c>
       <c r="B364" s="2">
-        <v>63289</v>
+        <v>76029</v>
       </c>
       <c r="C364" s="2"/>
       <c r="D364" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E364" s="3" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="365" spans="1:5" customHeight="1" ht="40">
       <c r="A365" s="2">
-        <v>14631</v>
+        <v>14639</v>
       </c>
       <c r="B365" s="2">
-        <v>58889</v>
+        <v>63289</v>
       </c>
       <c r="C365" s="2"/>
       <c r="D365" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="E365" s="3" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="366" spans="1:5" customHeight="1" ht="40">
       <c r="A366" s="2">
-        <v>14988</v>
+        <v>14631</v>
       </c>
       <c r="B366" s="2">
-        <v>77262</v>
+        <v>58889</v>
       </c>
       <c r="C366" s="2"/>
       <c r="D366" s="2" t="s">
         <v>495</v>
       </c>
       <c r="E366" s="3" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
     </row>
     <row r="367" spans="1:5" customHeight="1" ht="40">
       <c r="A367" s="2">
-        <v>15173</v>
+        <v>14988</v>
       </c>
       <c r="B367" s="2">
-        <v>30830</v>
+        <v>77262</v>
       </c>
       <c r="C367" s="2"/>
       <c r="D367" s="2" t="s">
         <v>496</v>
       </c>
       <c r="E367" s="3" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="368" spans="1:5" customHeight="1" ht="40">
       <c r="A368" s="2">
-        <v>14986</v>
+        <v>15173</v>
       </c>
       <c r="B368" s="2">
-        <v>76364</v>
+        <v>30830</v>
       </c>
       <c r="C368" s="2"/>
       <c r="D368" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E368" s="3" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="369" spans="1:5" customHeight="1" ht="40">
       <c r="A369" s="2">
-        <v>14094</v>
+        <v>14986</v>
       </c>
       <c r="B369" s="2">
-        <v>48569</v>
+        <v>76364</v>
       </c>
       <c r="C369" s="2"/>
       <c r="D369" s="2" t="s">
         <v>498</v>
       </c>
       <c r="E369" s="3" t="s">
-        <v>433</v>
+        <v>183</v>
       </c>
     </row>
     <row r="370" spans="1:5" customHeight="1" ht="40">
       <c r="A370" s="2">
-        <v>15084</v>
+        <v>15670</v>
       </c>
       <c r="B370" s="2">
-        <v>19583</v>
+        <v>19552</v>
       </c>
       <c r="C370" s="2"/>
       <c r="D370" s="2" t="s">
         <v>499</v>
       </c>
       <c r="E370" s="3" t="s">
-        <v>433</v>
+        <v>207</v>
       </c>
     </row>
     <row r="371" spans="1:5" customHeight="1" ht="40">
       <c r="A371" s="2">
-        <v>15194</v>
+        <v>14094</v>
       </c>
       <c r="B371" s="2">
-        <v>33916</v>
+        <v>48569</v>
       </c>
       <c r="C371" s="2"/>
       <c r="D371" s="2" t="s">
         <v>500</v>
       </c>
       <c r="E371" s="3" t="s">
-        <v>501</v>
+        <v>434</v>
       </c>
     </row>
     <row r="372" spans="1:5" customHeight="1" ht="40">
       <c r="A372" s="2">
-        <v>15450</v>
+        <v>15084</v>
       </c>
       <c r="B372" s="2">
-        <v>27427</v>
+        <v>19583</v>
       </c>
       <c r="C372" s="2"/>
       <c r="D372" s="2" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="E372" s="3" t="s">
-        <v>202</v>
+        <v>434</v>
       </c>
     </row>
     <row r="373" spans="1:5" customHeight="1" ht="40">
       <c r="A373" s="2">
-        <v>13231</v>
+        <v>15194</v>
       </c>
       <c r="B373" s="2">
-        <v>1083</v>
+        <v>33916</v>
       </c>
       <c r="C373" s="2"/>
       <c r="D373" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="E373" s="3" t="s">
         <v>503</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:5" customHeight="1" ht="40">
       <c r="A374" s="2">
-        <v>15519</v>
+        <v>15450</v>
       </c>
       <c r="B374" s="2">
-        <v>13727</v>
+        <v>27427</v>
       </c>
       <c r="C374" s="2"/>
       <c r="D374" s="2" t="s">
         <v>504</v>
       </c>
       <c r="E374" s="3" t="s">
-        <v>244</v>
+        <v>203</v>
       </c>
     </row>
     <row r="375" spans="1:5" customHeight="1" ht="40">
       <c r="A375" s="2">
-        <v>14962</v>
+        <v>13231</v>
       </c>
       <c r="B375" s="2">
-        <v>77781</v>
+        <v>1083</v>
       </c>
       <c r="C375" s="2"/>
       <c r="D375" s="2" t="s">
         <v>505</v>
       </c>
       <c r="E375" s="3" t="s">
-        <v>187</v>
+        <v>6</v>
       </c>
     </row>
     <row r="376" spans="1:5" customHeight="1" ht="40">
       <c r="A376" s="2">
-        <v>13714</v>
+        <v>15519</v>
       </c>
       <c r="B376" s="2">
-        <v>20169</v>
+        <v>13727</v>
       </c>
       <c r="C376" s="2"/>
       <c r="D376" s="2" t="s">
         <v>506</v>
       </c>
       <c r="E376" s="3" t="s">
-        <v>124</v>
+        <v>245</v>
       </c>
     </row>
     <row r="377" spans="1:5" customHeight="1" ht="40">
       <c r="A377" s="2">
-        <v>13514</v>
+        <v>14962</v>
       </c>
       <c r="B377" s="2">
-        <v>33985</v>
+        <v>77781</v>
       </c>
       <c r="C377" s="2"/>
       <c r="D377" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E377" s="3" t="s">
-        <v>472</v>
+        <v>187</v>
       </c>
     </row>
     <row r="378" spans="1:5" customHeight="1" ht="40">
       <c r="A378" s="2">
-        <v>15146</v>
+        <v>13714</v>
       </c>
       <c r="B378" s="2">
-        <v>27403</v>
+        <v>20169</v>
       </c>
       <c r="C378" s="2"/>
       <c r="D378" s="2" t="s">
         <v>508</v>
       </c>
       <c r="E378" s="3" t="s">
-        <v>329</v>
+        <v>124</v>
       </c>
     </row>
     <row r="379" spans="1:5" customHeight="1" ht="40">
       <c r="A379" s="2">
-        <v>14940</v>
+        <v>13514</v>
       </c>
       <c r="B379" s="2">
-        <v>76456</v>
+        <v>33985</v>
       </c>
       <c r="C379" s="2"/>
       <c r="D379" s="2" t="s">
         <v>509</v>
       </c>
       <c r="E379" s="3" t="s">
-        <v>18</v>
+        <v>473</v>
       </c>
     </row>
     <row r="380" spans="1:5" customHeight="1" ht="40">
       <c r="A380" s="2">
-        <v>14634</v>
+        <v>15146</v>
       </c>
       <c r="B380" s="2">
-        <v>60820</v>
+        <v>27403</v>
       </c>
       <c r="C380" s="2"/>
       <c r="D380" s="2" t="s">
         <v>510</v>
       </c>
       <c r="E380" s="3" t="s">
-        <v>127</v>
+        <v>330</v>
       </c>
     </row>
     <row r="381" spans="1:5" customHeight="1" ht="40">
       <c r="A381" s="2">
-        <v>15524</v>
+        <v>14940</v>
       </c>
       <c r="B381" s="2">
-        <v>30984</v>
+        <v>76456</v>
       </c>
       <c r="C381" s="2"/>
       <c r="D381" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E381" s="3" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
     </row>
     <row r="382" spans="1:5" customHeight="1" ht="40">
       <c r="A382" s="2">
-        <v>14599</v>
+        <v>14634</v>
       </c>
       <c r="B382" s="2">
-        <v>50531</v>
+        <v>60820</v>
       </c>
       <c r="C382" s="2"/>
       <c r="D382" s="2" t="s">
         <v>512</v>
       </c>
       <c r="E382" s="3" t="s">
-        <v>26</v>
+        <v>127</v>
       </c>
     </row>
     <row r="383" spans="1:5" customHeight="1" ht="40">
       <c r="A383" s="2">
-        <v>14746</v>
+        <v>15524</v>
       </c>
       <c r="B383" s="2">
-        <v>71048</v>
+        <v>30984</v>
       </c>
       <c r="C383" s="2"/>
       <c r="D383" s="2" t="s">
         <v>513</v>
       </c>
       <c r="E383" s="3" t="s">
-        <v>119</v>
+        <v>6</v>
       </c>
     </row>
     <row r="384" spans="1:5" customHeight="1" ht="40">
       <c r="A384" s="2">
-        <v>14964</v>
+        <v>14599</v>
       </c>
       <c r="B384" s="2">
-        <v>77798</v>
+        <v>50531</v>
       </c>
       <c r="C384" s="2"/>
       <c r="D384" s="2" t="s">
         <v>514</v>
       </c>
       <c r="E384" s="3" t="s">
-        <v>515</v>
+        <v>26</v>
       </c>
     </row>
     <row r="385" spans="1:5" customHeight="1" ht="40">
       <c r="A385" s="2">
-        <v>14531</v>
+        <v>14746</v>
       </c>
       <c r="B385" s="2">
-        <v>43991</v>
+        <v>71048</v>
       </c>
       <c r="C385" s="2"/>
       <c r="D385" s="2" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="E385" s="3" t="s">
-        <v>206</v>
+        <v>119</v>
       </c>
     </row>
     <row r="386" spans="1:5" customHeight="1" ht="40">
       <c r="A386" s="2">
-        <v>15177</v>
+        <v>14964</v>
       </c>
       <c r="B386" s="2">
-        <v>32643</v>
+        <v>77798</v>
       </c>
       <c r="C386" s="2"/>
       <c r="D386" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="E386" s="3" t="s">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="387" spans="1:5" customHeight="1" ht="40">
       <c r="A387" s="2">
-        <v>14090</v>
+        <v>14531</v>
       </c>
       <c r="B387" s="2">
-        <v>47463</v>
+        <v>43991</v>
       </c>
       <c r="C387" s="2"/>
       <c r="D387" s="2" t="s">
         <v>518</v>
       </c>
       <c r="E387" s="3" t="s">
-        <v>82</v>
+        <v>207</v>
       </c>
     </row>
     <row r="388" spans="1:5" customHeight="1" ht="40">
       <c r="A388" s="2">
-        <v>13812</v>
+        <v>15177</v>
       </c>
       <c r="B388" s="2">
-        <v>50012</v>
+        <v>32643</v>
       </c>
       <c r="C388" s="2"/>
       <c r="D388" s="2" t="s">
         <v>519</v>
       </c>
       <c r="E388" s="3" t="s">
-        <v>392</v>
+        <v>139</v>
       </c>
     </row>
     <row r="389" spans="1:5" customHeight="1" ht="40">
       <c r="A389" s="2">
-        <v>14974</v>
+        <v>14090</v>
       </c>
       <c r="B389" s="2">
-        <v>77859</v>
+        <v>47463</v>
       </c>
       <c r="C389" s="2"/>
       <c r="D389" s="2" t="s">
         <v>520</v>
       </c>
       <c r="E389" s="3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="390" spans="1:5" customHeight="1" ht="40">
       <c r="A390" s="2">
-        <v>13908</v>
+        <v>13812</v>
       </c>
       <c r="B390" s="2">
-        <v>46541</v>
+        <v>50012</v>
       </c>
       <c r="C390" s="2"/>
       <c r="D390" s="2" t="s">
         <v>521</v>
       </c>
       <c r="E390" s="3" t="s">
-        <v>78</v>
+        <v>393</v>
       </c>
     </row>
     <row r="391" spans="1:5" customHeight="1" ht="40">
       <c r="A391" s="2">
-        <v>14124</v>
+        <v>14974</v>
       </c>
       <c r="B391" s="2">
-        <v>28813</v>
+        <v>77859</v>
       </c>
       <c r="C391" s="2"/>
       <c r="D391" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E391" s="3" t="s">
-        <v>228</v>
+        <v>82</v>
       </c>
     </row>
     <row r="392" spans="1:5" customHeight="1" ht="40">
       <c r="A392" s="2">
-        <v>15035</v>
+        <v>13908</v>
       </c>
       <c r="B392" s="2">
-        <v>63784</v>
+        <v>46541</v>
       </c>
       <c r="C392" s="2"/>
       <c r="D392" s="2" t="s">
         <v>523</v>
       </c>
       <c r="E392" s="3" t="s">
-        <v>392</v>
+        <v>78</v>
       </c>
     </row>
     <row r="393" spans="1:5" customHeight="1" ht="40">
       <c r="A393" s="2">
-        <v>15044</v>
+        <v>14124</v>
       </c>
       <c r="B393" s="2">
-        <v>74766</v>
+        <v>28813</v>
       </c>
       <c r="C393" s="2"/>
       <c r="D393" s="2" t="s">
         <v>524</v>
       </c>
       <c r="E393" s="3" t="s">
-        <v>525</v>
+        <v>229</v>
       </c>
     </row>
     <row r="394" spans="1:5" customHeight="1" ht="40">
       <c r="A394" s="2">
-        <v>14474</v>
+        <v>15035</v>
       </c>
       <c r="B394" s="2">
-        <v>16230</v>
+        <v>63784</v>
       </c>
       <c r="C394" s="2"/>
       <c r="D394" s="2" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="E394" s="3" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
     </row>
     <row r="395" spans="1:5" customHeight="1" ht="40">
       <c r="A395" s="2">
-        <v>14952</v>
+        <v>15044</v>
       </c>
       <c r="B395" s="2">
-        <v>77682</v>
+        <v>74766</v>
       </c>
       <c r="C395" s="2"/>
       <c r="D395" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="E395" s="3" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="396" spans="1:5" customHeight="1" ht="40">
       <c r="A396" s="2">
-        <v>15042</v>
+        <v>14474</v>
       </c>
       <c r="B396" s="2">
-        <v>70867</v>
+        <v>16230</v>
       </c>
       <c r="C396" s="2"/>
       <c r="D396" s="2" t="s">
         <v>528</v>
       </c>
       <c r="E396" s="3" t="s">
-        <v>529</v>
+        <v>386</v>
       </c>
     </row>
     <row r="397" spans="1:5" customHeight="1" ht="40">
       <c r="A397" s="2">
-        <v>14476</v>
+        <v>14952</v>
       </c>
       <c r="B397" s="2">
-        <v>25065</v>
+        <v>77682</v>
       </c>
       <c r="C397" s="2"/>
       <c r="D397" s="2" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="E397" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="398" spans="1:5" customHeight="1" ht="40">
       <c r="A398" s="2">
-        <v>14478</v>
+        <v>15042</v>
       </c>
       <c r="B398" s="2">
-        <v>28776</v>
+        <v>70867</v>
       </c>
       <c r="C398" s="2"/>
       <c r="D398" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E398" s="3" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="399" spans="1:5" customHeight="1" ht="40">
       <c r="A399" s="2">
-        <v>14764</v>
+        <v>14476</v>
       </c>
       <c r="B399" s="2">
-        <v>73387</v>
+        <v>25065</v>
       </c>
       <c r="C399" s="2"/>
       <c r="D399" s="2" t="s">
         <v>532</v>
       </c>
       <c r="E399" s="3" t="s">
-        <v>533</v>
+        <v>386</v>
       </c>
     </row>
     <row r="400" spans="1:5" customHeight="1" ht="40">
       <c r="A400" s="2">
-        <v>14770</v>
+        <v>14478</v>
       </c>
       <c r="B400" s="2">
-        <v>73455</v>
+        <v>28776</v>
       </c>
       <c r="C400" s="2"/>
       <c r="D400" s="2" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="E400" s="3" t="s">
-        <v>533</v>
+        <v>482</v>
       </c>
     </row>
     <row r="401" spans="1:5" customHeight="1" ht="40">
       <c r="A401" s="2">
-        <v>14772</v>
+        <v>14764</v>
       </c>
       <c r="B401" s="2">
-        <v>73462</v>
+        <v>73387</v>
       </c>
       <c r="C401" s="2"/>
       <c r="D401" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="E401" s="3" t="s">
         <v>535</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="402" spans="1:5" customHeight="1" ht="40">
       <c r="A402" s="2">
-        <v>15540</v>
+        <v>14770</v>
       </c>
       <c r="B402" s="2">
-        <v>73448</v>
+        <v>73455</v>
       </c>
       <c r="C402" s="2"/>
       <c r="D402" s="2" t="s">
         <v>536</v>
       </c>
       <c r="E402" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="403" spans="1:5" customHeight="1" ht="40">
       <c r="A403" s="2">
-        <v>15598</v>
+        <v>14772</v>
       </c>
       <c r="B403" s="2">
-        <v>73394</v>
+        <v>73462</v>
       </c>
       <c r="C403" s="2"/>
       <c r="D403" s="2" t="s">
         <v>537</v>
       </c>
       <c r="E403" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="404" spans="1:5" customHeight="1" ht="40">
       <c r="A404" s="2">
-        <v>14766</v>
+        <v>15540</v>
       </c>
       <c r="B404" s="2">
-        <v>73417</v>
+        <v>73448</v>
       </c>
       <c r="C404" s="2"/>
       <c r="D404" s="2" t="s">
         <v>538</v>
       </c>
       <c r="E404" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="405" spans="1:5" customHeight="1" ht="40">
       <c r="A405" s="2">
-        <v>14768</v>
+        <v>15598</v>
       </c>
       <c r="B405" s="2">
-        <v>73431</v>
+        <v>73394</v>
       </c>
       <c r="C405" s="2"/>
       <c r="D405" s="2" t="s">
         <v>539</v>
       </c>
       <c r="E405" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="406" spans="1:5" customHeight="1" ht="40">
       <c r="A406" s="2">
-        <v>15532</v>
+        <v>14766</v>
       </c>
       <c r="B406" s="2">
-        <v>34197</v>
+        <v>73417</v>
       </c>
       <c r="C406" s="2"/>
       <c r="D406" s="2" t="s">
         <v>540</v>
       </c>
       <c r="E406" s="3" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="407" spans="1:5" customHeight="1" ht="40">
       <c r="A407" s="2">
-        <v>13914</v>
+        <v>14768</v>
       </c>
       <c r="B407" s="2">
-        <v>48590</v>
+        <v>73431</v>
       </c>
       <c r="C407" s="2"/>
       <c r="D407" s="2" t="s">
         <v>541</v>
       </c>
       <c r="E407" s="3" t="s">
-        <v>38</v>
+        <v>535</v>
       </c>
     </row>
     <row r="408" spans="1:5" customHeight="1" ht="40">
       <c r="A408" s="2">
-        <v>15454</v>
+        <v>15532</v>
       </c>
       <c r="B408" s="2">
-        <v>43236</v>
+        <v>34197</v>
       </c>
       <c r="C408" s="2"/>
       <c r="D408" s="2" t="s">
         <v>542</v>
       </c>
       <c r="E408" s="3" t="s">
-        <v>14</v>
+        <v>535</v>
       </c>
     </row>
     <row r="409" spans="1:5" customHeight="1" ht="40">
       <c r="A409" s="2">
-        <v>13310</v>
+        <v>13914</v>
       </c>
       <c r="B409" s="2">
-        <v>4428</v>
+        <v>48590</v>
       </c>
       <c r="C409" s="2"/>
       <c r="D409" s="2" t="s">
         <v>543</v>
       </c>
       <c r="E409" s="3" t="s">
-        <v>433</v>
+        <v>38</v>
       </c>
     </row>
     <row r="410" spans="1:5" customHeight="1" ht="40">
       <c r="A410" s="2">
-        <v>13475</v>
+        <v>15454</v>
       </c>
       <c r="B410" s="2">
-        <v>14007</v>
+        <v>43236</v>
       </c>
       <c r="C410" s="2"/>
       <c r="D410" s="2" t="s">
         <v>544</v>
       </c>
       <c r="E410" s="3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="411" spans="1:5" customHeight="1" ht="40">
       <c r="A411" s="2">
-        <v>13650</v>
+        <v>13310</v>
       </c>
       <c r="B411" s="2">
-        <v>49849</v>
+        <v>4428</v>
       </c>
       <c r="C411" s="2"/>
       <c r="D411" s="2" t="s">
         <v>545</v>
       </c>
       <c r="E411" s="3" t="s">
-        <v>127</v>
+        <v>434</v>
       </c>
     </row>
     <row r="412" spans="1:5" customHeight="1" ht="40">
       <c r="A412" s="2">
-        <v>14590</v>
+        <v>13475</v>
       </c>
       <c r="B412" s="2">
-        <v>49276</v>
+        <v>14007</v>
       </c>
       <c r="C412" s="2"/>
       <c r="D412" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E412" s="3" t="s">
-        <v>321</v>
+        <v>14</v>
       </c>
     </row>
     <row r="413" spans="1:5" customHeight="1" ht="40">
       <c r="A413" s="2">
-        <v>15163</v>
+        <v>13650</v>
       </c>
       <c r="B413" s="2">
-        <v>30427</v>
+        <v>49849</v>
       </c>
       <c r="C413" s="2"/>
       <c r="D413" s="2" t="s">
         <v>547</v>
       </c>
       <c r="E413" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="414" spans="1:5" customHeight="1" ht="40">
       <c r="A414" s="2">
-        <v>14684</v>
+        <v>14590</v>
       </c>
       <c r="B414" s="2">
-        <v>67690</v>
+        <v>49276</v>
       </c>
       <c r="C414" s="2"/>
       <c r="D414" s="2" t="s">
         <v>548</v>
       </c>
       <c r="E414" s="3" t="s">
-        <v>21</v>
+        <v>322</v>
       </c>
     </row>
     <row r="415" spans="1:5" customHeight="1" ht="40">
       <c r="A415" s="2">
-        <v>13561</v>
+        <v>15163</v>
       </c>
       <c r="B415" s="2">
-        <v>24037</v>
+        <v>30427</v>
       </c>
       <c r="C415" s="2"/>
       <c r="D415" s="2" t="s">
         <v>549</v>
       </c>
       <c r="E415" s="3" t="s">
-        <v>102</v>
+        <v>124</v>
       </c>
     </row>
     <row r="416" spans="1:5" customHeight="1" ht="40">
       <c r="A416" s="2">
-        <v>14607</v>
+        <v>14684</v>
       </c>
       <c r="B416" s="2">
-        <v>51163</v>
+        <v>67690</v>
       </c>
       <c r="C416" s="2"/>
       <c r="D416" s="2" t="s">
         <v>550</v>
       </c>
       <c r="E416" s="3" t="s">
-        <v>6</v>
+        <v>21</v>
       </c>
     </row>
     <row r="417" spans="1:5" customHeight="1" ht="40">
       <c r="A417" s="2">
-        <v>13890</v>
+        <v>13561</v>
       </c>
       <c r="B417" s="2">
-        <v>44189</v>
+        <v>24037</v>
       </c>
       <c r="C417" s="2"/>
       <c r="D417" s="2" t="s">
         <v>551</v>
       </c>
       <c r="E417" s="3" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
     </row>
     <row r="418" spans="1:5" customHeight="1" ht="40">
       <c r="A418" s="2">
-        <v>14621</v>
+        <v>14607</v>
       </c>
       <c r="B418" s="2">
-        <v>55925</v>
+        <v>51163</v>
       </c>
       <c r="C418" s="2"/>
       <c r="D418" s="2" t="s">
         <v>552</v>
       </c>
       <c r="E418" s="3" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="419" spans="1:5" customHeight="1" ht="40">
       <c r="A419" s="2">
-        <v>15646</v>
+        <v>13890</v>
       </c>
       <c r="B419" s="2">
-        <v>30090</v>
+        <v>44189</v>
       </c>
       <c r="C419" s="2"/>
       <c r="D419" s="2" t="s">
         <v>553</v>
       </c>
       <c r="E419" s="3" t="s">
-        <v>491</v>
+        <v>132</v>
       </c>
     </row>
     <row r="420" spans="1:5" customHeight="1" ht="40">
       <c r="A420" s="2">
-        <v>14126</v>
+        <v>14621</v>
       </c>
       <c r="B420" s="2">
-        <v>30182</v>
+        <v>55925</v>
       </c>
       <c r="C420" s="2"/>
       <c r="D420" s="2" t="s">
         <v>554</v>
       </c>
       <c r="E420" s="3" t="s">
-        <v>433</v>
+        <v>34</v>
       </c>
     </row>
     <row r="421" spans="1:5" customHeight="1" ht="40">
       <c r="A421" s="2">
-        <v>15185</v>
+        <v>15646</v>
       </c>
       <c r="B421" s="2">
-        <v>33183</v>
+        <v>30090</v>
       </c>
       <c r="C421" s="2"/>
       <c r="D421" s="2" t="s">
         <v>555</v>
       </c>
       <c r="E421" s="3" t="s">
-        <v>183</v>
+        <v>492</v>
       </c>
     </row>
     <row r="422" spans="1:5" customHeight="1" ht="40">
       <c r="A422" s="2">
-        <v>15188</v>
+        <v>14126</v>
       </c>
       <c r="B422" s="2">
-        <v>33589</v>
+        <v>30182</v>
       </c>
       <c r="C422" s="2"/>
       <c r="D422" s="2" t="s">
         <v>556</v>
       </c>
       <c r="E422" s="3" t="s">
-        <v>329</v>
+        <v>434</v>
       </c>
     </row>
     <row r="423" spans="1:5" customHeight="1" ht="40">
       <c r="A423" s="2">
-        <v>15536</v>
+        <v>15185</v>
       </c>
       <c r="B423" s="2">
-        <v>32087</v>
+        <v>33183</v>
       </c>
       <c r="C423" s="2"/>
       <c r="D423" s="2" t="s">
         <v>557</v>
       </c>
       <c r="E423" s="3" t="s">
-        <v>260</v>
+        <v>183</v>
       </c>
     </row>
     <row r="424" spans="1:5" customHeight="1" ht="40">
       <c r="A424" s="2">
-        <v>15181</v>
+        <v>15188</v>
       </c>
       <c r="B424" s="2">
-        <v>33176</v>
+        <v>33589</v>
       </c>
       <c r="C424" s="2"/>
       <c r="D424" s="2" t="s">
         <v>558</v>
       </c>
       <c r="E424" s="3" t="s">
-        <v>415</v>
+        <v>330</v>
       </c>
     </row>
     <row r="425" spans="1:5" customHeight="1" ht="40">
       <c r="A425" s="2">
-        <v>13342</v>
+        <v>15536</v>
       </c>
       <c r="B425" s="2">
-        <v>9157</v>
+        <v>32087</v>
       </c>
       <c r="C425" s="2"/>
       <c r="D425" s="2" t="s">
         <v>559</v>
       </c>
       <c r="E425" s="3" t="s">
-        <v>344</v>
+        <v>261</v>
       </c>
     </row>
     <row r="426" spans="1:5" customHeight="1" ht="40">
       <c r="A426" s="2">
-        <v>14520</v>
+        <v>15181</v>
       </c>
       <c r="B426" s="2">
-        <v>39642</v>
+        <v>33176</v>
       </c>
       <c r="C426" s="2"/>
       <c r="D426" s="2" t="s">
         <v>560</v>
       </c>
       <c r="E426" s="3" t="s">
-        <v>501</v>
+        <v>416</v>
       </c>
     </row>
     <row r="427" spans="1:5" customHeight="1" ht="40">
       <c r="A427" s="2">
-        <v>15515</v>
+        <v>13342</v>
       </c>
       <c r="B427" s="2">
-        <v>10634</v>
+        <v>9157</v>
       </c>
       <c r="C427" s="2"/>
       <c r="D427" s="2" t="s">
         <v>561</v>
       </c>
       <c r="E427" s="3" t="s">
-        <v>501</v>
+        <v>345</v>
       </c>
     </row>
     <row r="428" spans="1:5" customHeight="1" ht="40">
       <c r="A428" s="2">
-        <v>14934</v>
+        <v>14520</v>
       </c>
       <c r="B428" s="2">
-        <v>76302</v>
+        <v>39642</v>
       </c>
       <c r="C428" s="2"/>
       <c r="D428" s="2" t="s">
         <v>562</v>
       </c>
       <c r="E428" s="3" t="s">
-        <v>8</v>
+        <v>503</v>
       </c>
     </row>
     <row r="429" spans="1:5" customHeight="1" ht="40">
       <c r="A429" s="2">
-        <v>13636</v>
+        <v>15515</v>
       </c>
       <c r="B429" s="2">
-        <v>48019</v>
+        <v>10634</v>
       </c>
       <c r="C429" s="2"/>
       <c r="D429" s="2" t="s">
         <v>563</v>
       </c>
       <c r="E429" s="3" t="s">
-        <v>564</v>
+        <v>503</v>
       </c>
     </row>
     <row r="430" spans="1:5" customHeight="1" ht="40">
       <c r="A430" s="2">
-        <v>13638</v>
+        <v>14934</v>
       </c>
       <c r="B430" s="2">
-        <v>48026</v>
+        <v>76302</v>
       </c>
       <c r="C430" s="2"/>
       <c r="D430" s="2" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="E430" s="3" t="s">
-        <v>564</v>
+        <v>8</v>
       </c>
     </row>
     <row r="431" spans="1:5" customHeight="1" ht="40">
       <c r="A431" s="2">
-        <v>13640</v>
+        <v>13636</v>
       </c>
       <c r="B431" s="2">
-        <v>48033</v>
+        <v>48019</v>
       </c>
       <c r="C431" s="2"/>
       <c r="D431" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="E431" s="3" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="432" spans="1:5" customHeight="1" ht="40">
       <c r="A432" s="2">
-        <v>13642</v>
+        <v>13638</v>
       </c>
       <c r="B432" s="2">
-        <v>48040</v>
+        <v>48026</v>
       </c>
       <c r="C432" s="2"/>
       <c r="D432" s="2" t="s">
         <v>567</v>
       </c>
       <c r="E432" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="433" spans="1:5" customHeight="1" ht="40">
       <c r="A433" s="2">
-        <v>13644</v>
+        <v>13640</v>
       </c>
       <c r="B433" s="2">
-        <v>48064</v>
+        <v>48033</v>
       </c>
       <c r="C433" s="2"/>
       <c r="D433" s="2" t="s">
         <v>568</v>
       </c>
       <c r="E433" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="434" spans="1:5" customHeight="1" ht="40">
       <c r="A434" s="2">
-        <v>13537</v>
+        <v>13642</v>
       </c>
       <c r="B434" s="2">
-        <v>48071</v>
+        <v>48040</v>
       </c>
       <c r="C434" s="2"/>
       <c r="D434" s="2" t="s">
         <v>569</v>
       </c>
       <c r="E434" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="435" spans="1:5" customHeight="1" ht="40">
       <c r="A435" s="2">
-        <v>13502</v>
+        <v>13644</v>
       </c>
       <c r="B435" s="2">
-        <v>15271</v>
+        <v>48064</v>
       </c>
       <c r="C435" s="2"/>
       <c r="D435" s="2" t="s">
         <v>570</v>
       </c>
       <c r="E435" s="3" t="s">
-        <v>415</v>
+        <v>566</v>
       </c>
     </row>
     <row r="436" spans="1:5" customHeight="1" ht="40">
       <c r="A436" s="2">
-        <v>14786</v>
+        <v>13537</v>
       </c>
       <c r="B436" s="2">
-        <v>74773</v>
+        <v>48071</v>
       </c>
       <c r="C436" s="2"/>
       <c r="D436" s="2" t="s">
         <v>571</v>
       </c>
       <c r="E436" s="3" t="s">
-        <v>493</v>
+        <v>566</v>
       </c>
     </row>
     <row r="437" spans="1:5" customHeight="1" ht="40">
       <c r="A437" s="2">
-        <v>14804</v>
+        <v>13502</v>
       </c>
       <c r="B437" s="2">
-        <v>74902</v>
+        <v>15271</v>
       </c>
       <c r="C437" s="2"/>
       <c r="D437" s="2" t="s">
         <v>572</v>
       </c>
       <c r="E437" s="3" t="s">
-        <v>573</v>
+        <v>416</v>
       </c>
     </row>
     <row r="438" spans="1:5" customHeight="1" ht="40">
       <c r="A438" s="2">
-        <v>14838</v>
+        <v>14786</v>
       </c>
       <c r="B438" s="2">
-        <v>75428</v>
+        <v>74773</v>
       </c>
       <c r="C438" s="2"/>
       <c r="D438" s="2" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="E438" s="3" t="s">
-        <v>575</v>
+        <v>494</v>
       </c>
     </row>
     <row r="439" spans="1:5" customHeight="1" ht="40">
       <c r="A439" s="2">
-        <v>13579</v>
+        <v>14804</v>
       </c>
       <c r="B439" s="2">
-        <v>34074</v>
+        <v>74902</v>
       </c>
       <c r="C439" s="2"/>
       <c r="D439" s="2" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E439" s="3" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
     </row>
     <row r="440" spans="1:5" customHeight="1" ht="40">
       <c r="A440" s="2">
-        <v>14800</v>
+        <v>14838</v>
       </c>
       <c r="B440" s="2">
-        <v>74865</v>
+        <v>75428</v>
       </c>
       <c r="C440" s="2"/>
       <c r="D440" s="2" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="E440" s="3" t="s">
-        <v>493</v>
+        <v>577</v>
       </c>
     </row>
     <row r="441" spans="1:5" customHeight="1" ht="40">
       <c r="A441" s="2">
-        <v>14776</v>
+        <v>13579</v>
       </c>
       <c r="B441" s="2">
-        <v>73561</v>
+        <v>34074</v>
       </c>
       <c r="C441" s="2"/>
       <c r="D441" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="E441" s="3" t="s">
         <v>579</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="442" spans="1:5" customHeight="1" ht="40">
       <c r="A442" s="2">
-        <v>14778</v>
+        <v>14800</v>
       </c>
       <c r="B442" s="2">
-        <v>73578</v>
+        <v>74865</v>
       </c>
       <c r="C442" s="2"/>
       <c r="D442" s="2" t="s">
         <v>580</v>
       </c>
       <c r="E442" s="3" t="s">
-        <v>581</v>
+        <v>494</v>
       </c>
     </row>
     <row r="443" spans="1:5" customHeight="1" ht="40">
       <c r="A443" s="2">
-        <v>14802</v>
+        <v>14776</v>
       </c>
       <c r="B443" s="2">
-        <v>74872</v>
+        <v>73561</v>
       </c>
       <c r="C443" s="2"/>
       <c r="D443" s="2" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="E443" s="3" t="s">
-        <v>583</v>
+        <v>197</v>
       </c>
     </row>
     <row r="444" spans="1:5" customHeight="1" ht="40">
       <c r="A444" s="2">
-        <v>14870</v>
+        <v>14778</v>
       </c>
       <c r="B444" s="2">
-        <v>76135</v>
+        <v>73578</v>
       </c>
       <c r="C444" s="2"/>
       <c r="D444" s="2" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="E444" s="3" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="445" spans="1:5" customHeight="1" ht="40">
       <c r="A445" s="2">
-        <v>14586</v>
+        <v>14802</v>
       </c>
       <c r="B445" s="2">
-        <v>47975</v>
+        <v>74872</v>
       </c>
       <c r="C445" s="2"/>
       <c r="D445" s="2" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E445" s="3" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
     </row>
     <row r="446" spans="1:5" customHeight="1" ht="40">
       <c r="A446" s="2">
-        <v>15144</v>
+        <v>14870</v>
       </c>
       <c r="B446" s="2">
-        <v>27359</v>
+        <v>76135</v>
       </c>
       <c r="C446" s="2"/>
       <c r="D446" s="2" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="E446" s="3" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
     <row r="447" spans="1:5" customHeight="1" ht="40">
       <c r="A447" s="2">
-        <v>14120</v>
+        <v>14586</v>
       </c>
       <c r="B447" s="2">
-        <v>27342</v>
+        <v>47975</v>
       </c>
       <c r="C447" s="2"/>
       <c r="D447" s="2" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E447" s="3" t="s">
-        <v>177</v>
+        <v>589</v>
       </c>
     </row>
     <row r="448" spans="1:5" customHeight="1" ht="40">
       <c r="A448" s="2">
-        <v>14036</v>
+        <v>15144</v>
       </c>
       <c r="B448" s="2">
-        <v>16797</v>
+        <v>27359</v>
       </c>
       <c r="C448" s="2"/>
       <c r="D448" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="E448" s="3" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="449" spans="1:5" customHeight="1" ht="40">
       <c r="A449" s="2">
-        <v>14164</v>
+        <v>14120</v>
       </c>
       <c r="B449" s="2">
-        <v>20336</v>
+        <v>27342</v>
       </c>
       <c r="C449" s="2"/>
       <c r="D449" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E449" s="3" t="s">
-        <v>593</v>
+        <v>177</v>
       </c>
     </row>
     <row r="450" spans="1:5" customHeight="1" ht="40">
       <c r="A450" s="2">
-        <v>14160</v>
+        <v>14036</v>
       </c>
       <c r="B450" s="2">
-        <v>16681</v>
+        <v>16797</v>
       </c>
       <c r="C450" s="2"/>
       <c r="D450" s="2" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="E450" s="3" t="s">
-        <v>219</v>
+        <v>192</v>
       </c>
     </row>
     <row r="451" spans="1:5" customHeight="1" ht="40">
       <c r="A451" s="2">
-        <v>14162</v>
+        <v>14164</v>
       </c>
       <c r="B451" s="2">
-        <v>16698</v>
+        <v>20336</v>
       </c>
       <c r="C451" s="2"/>
       <c r="D451" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="E451" s="3" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="452" spans="1:5" customHeight="1" ht="40">
       <c r="A452" s="2">
-        <v>13840</v>
+        <v>14160</v>
       </c>
       <c r="B452" s="2">
-        <v>16704</v>
+        <v>16681</v>
       </c>
       <c r="C452" s="2"/>
       <c r="D452" s="2" t="s">
         <v>596</v>
       </c>
       <c r="E452" s="3" t="s">
-        <v>344</v>
+        <v>220</v>
       </c>
     </row>
     <row r="453" spans="1:5" customHeight="1" ht="40">
       <c r="A453" s="2">
-        <v>14110</v>
+        <v>14162</v>
       </c>
       <c r="B453" s="2">
-        <v>16711</v>
+        <v>16698</v>
       </c>
       <c r="C453" s="2"/>
       <c r="D453" s="2" t="s">
         <v>597</v>
       </c>
       <c r="E453" s="3" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
     </row>
     <row r="454" spans="1:5" customHeight="1" ht="40">
       <c r="A454" s="2">
-        <v>14346</v>
+        <v>13840</v>
       </c>
       <c r="B454" s="2">
-        <v>16728</v>
+        <v>16704</v>
       </c>
       <c r="C454" s="2"/>
       <c r="D454" s="2" t="s">
         <v>598</v>
       </c>
       <c r="E454" s="3" t="s">
-        <v>206</v>
+        <v>345</v>
       </c>
     </row>
     <row r="455" spans="1:5" customHeight="1" ht="40">
       <c r="A455" s="2">
-        <v>14112</v>
+        <v>14110</v>
       </c>
       <c r="B455" s="2">
-        <v>16735</v>
+        <v>16711</v>
       </c>
       <c r="C455" s="2"/>
       <c r="D455" s="2" t="s">
         <v>599</v>
       </c>
       <c r="E455" s="3" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
     </row>
     <row r="456" spans="1:5" customHeight="1" ht="40">
       <c r="A456" s="2">
-        <v>14194</v>
+        <v>14346</v>
       </c>
       <c r="B456" s="2">
-        <v>16742</v>
+        <v>16728</v>
       </c>
       <c r="C456" s="2"/>
       <c r="D456" s="2" t="s">
         <v>600</v>
       </c>
       <c r="E456" s="3" t="s">
-        <v>433</v>
+        <v>207</v>
       </c>
     </row>
     <row r="457" spans="1:5" customHeight="1" ht="40">
       <c r="A457" s="2">
-        <v>14116</v>
+        <v>14112</v>
       </c>
       <c r="B457" s="2">
-        <v>20343</v>
+        <v>16735</v>
       </c>
       <c r="C457" s="2"/>
       <c r="D457" s="2" t="s">
         <v>601</v>
       </c>
       <c r="E457" s="3" t="s">
-        <v>104</v>
+        <v>207</v>
       </c>
     </row>
     <row r="458" spans="1:5" customHeight="1" ht="40">
       <c r="A458" s="2">
-        <v>13946</v>
+        <v>14194</v>
       </c>
       <c r="B458" s="2">
-        <v>19477</v>
+        <v>16742</v>
       </c>
       <c r="C458" s="2"/>
       <c r="D458" s="2" t="s">
         <v>602</v>
       </c>
       <c r="E458" s="3" t="s">
-        <v>192</v>
+        <v>434</v>
       </c>
     </row>
     <row r="459" spans="1:5" customHeight="1" ht="40">
       <c r="A459" s="2">
-        <v>14034</v>
+        <v>14116</v>
       </c>
       <c r="B459" s="2">
-        <v>16773</v>
+        <v>20343</v>
       </c>
       <c r="C459" s="2"/>
       <c r="D459" s="2" t="s">
         <v>603</v>
       </c>
       <c r="E459" s="3" t="s">
-        <v>206</v>
+        <v>104</v>
       </c>
     </row>
     <row r="460" spans="1:5" customHeight="1" ht="40">
       <c r="A460" s="2">
-        <v>14936</v>
+        <v>13946</v>
       </c>
       <c r="B460" s="2">
-        <v>76319</v>
+        <v>19477</v>
       </c>
       <c r="C460" s="2"/>
       <c r="D460" s="2" t="s">
         <v>604</v>
       </c>
       <c r="E460" s="3" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
     </row>
     <row r="461" spans="1:5" customHeight="1" ht="40">
       <c r="A461" s="2">
-        <v>14048</v>
+        <v>14034</v>
       </c>
       <c r="B461" s="2">
-        <v>28431</v>
+        <v>16773</v>
       </c>
       <c r="C461" s="2"/>
       <c r="D461" s="2" t="s">
         <v>605</v>
       </c>
       <c r="E461" s="3" t="s">
-        <v>355</v>
+        <v>207</v>
       </c>
     </row>
     <row r="462" spans="1:5" customHeight="1" ht="40">
       <c r="A462" s="2">
-        <v>14836</v>
+        <v>14936</v>
       </c>
       <c r="B462" s="2">
-        <v>75404</v>
+        <v>76319</v>
       </c>
       <c r="C462" s="2"/>
       <c r="D462" s="2" t="s">
         <v>606</v>
       </c>
       <c r="E462" s="3" t="s">
-        <v>481</v>
+        <v>10</v>
       </c>
     </row>
     <row r="463" spans="1:5" customHeight="1" ht="40">
       <c r="A463" s="2">
-        <v>14400</v>
+        <v>14048</v>
       </c>
       <c r="B463" s="2">
-        <v>57080</v>
+        <v>28431</v>
       </c>
       <c r="C463" s="2"/>
       <c r="D463" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E463" s="3" t="s">
-        <v>204</v>
+        <v>356</v>
       </c>
     </row>
     <row r="464" spans="1:5" customHeight="1" ht="40">
       <c r="A464" s="2">
-        <v>14402</v>
+        <v>14836</v>
       </c>
       <c r="B464" s="2">
-        <v>57097</v>
+        <v>75404</v>
       </c>
       <c r="C464" s="2"/>
       <c r="D464" s="2" t="s">
         <v>608</v>
       </c>
       <c r="E464" s="3" t="s">
-        <v>204</v>
+        <v>482</v>
       </c>
     </row>
     <row r="465" spans="1:5" customHeight="1" ht="40">
       <c r="A465" s="2">
-        <v>14657</v>
+        <v>14400</v>
       </c>
       <c r="B465" s="2">
-        <v>65634</v>
+        <v>57080</v>
       </c>
       <c r="C465" s="2"/>
       <c r="D465" s="2" t="s">
         <v>609</v>
       </c>
       <c r="E465" s="3" t="s">
-        <v>61</v>
+        <v>205</v>
       </c>
     </row>
     <row r="466" spans="1:5" customHeight="1" ht="40">
       <c r="A466" s="2">
-        <v>14680</v>
+        <v>14402</v>
       </c>
       <c r="B466" s="2">
-        <v>65863</v>
+        <v>57097</v>
       </c>
       <c r="C466" s="2"/>
       <c r="D466" s="2" t="s">
         <v>610</v>
       </c>
       <c r="E466" s="3" t="s">
-        <v>611</v>
+        <v>205</v>
       </c>
     </row>
     <row r="467" spans="1:5" customHeight="1" ht="40">
       <c r="A467" s="2">
-        <v>14655</v>
+        <v>14657</v>
       </c>
       <c r="B467" s="2">
-        <v>65627</v>
+        <v>65634</v>
       </c>
       <c r="C467" s="2"/>
       <c r="D467" s="2" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="E467" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="468" spans="1:5" customHeight="1" ht="40">
       <c r="A468" s="2">
-        <v>14669</v>
+        <v>14680</v>
       </c>
       <c r="B468" s="2">
-        <v>65726</v>
+        <v>65863</v>
       </c>
       <c r="C468" s="2"/>
       <c r="D468" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="E468" s="3" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="469" spans="1:5" customHeight="1" ht="40">
       <c r="A469" s="2">
-        <v>14675</v>
+        <v>14655</v>
       </c>
       <c r="B469" s="2">
-        <v>65788</v>
+        <v>65627</v>
       </c>
       <c r="C469" s="2"/>
       <c r="D469" s="2" t="s">
         <v>614</v>
       </c>
       <c r="E469" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="470" spans="1:5" customHeight="1" ht="40">
       <c r="A470" s="2">
-        <v>14678</v>
+        <v>14669</v>
       </c>
       <c r="B470" s="2">
-        <v>65795</v>
+        <v>65726</v>
       </c>
       <c r="C470" s="2"/>
       <c r="D470" s="2" t="s">
         <v>615</v>
       </c>
       <c r="E470" s="3" t="s">
-        <v>611</v>
+        <v>61</v>
       </c>
     </row>
     <row r="471" spans="1:5" customHeight="1" ht="40">
       <c r="A471" s="2">
-        <v>14671</v>
+        <v>14675</v>
       </c>
       <c r="B471" s="2">
-        <v>65757</v>
+        <v>65788</v>
       </c>
       <c r="C471" s="2"/>
       <c r="D471" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E471" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="472" spans="1:5" customHeight="1" ht="40">
       <c r="A472" s="2">
-        <v>14673</v>
+        <v>14678</v>
       </c>
       <c r="B472" s="2">
-        <v>65764</v>
+        <v>65795</v>
       </c>
       <c r="C472" s="2"/>
       <c r="D472" s="2" t="s">
         <v>617</v>
       </c>
       <c r="E472" s="3" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="473" spans="1:5" customHeight="1" ht="40">
       <c r="A473" s="2">
-        <v>14667</v>
+        <v>14671</v>
       </c>
       <c r="B473" s="2">
-        <v>65719</v>
+        <v>65757</v>
       </c>
       <c r="C473" s="2"/>
       <c r="D473" s="2" t="s">
         <v>618</v>
       </c>
       <c r="E473" s="3" t="s">
-        <v>611</v>
+        <v>61</v>
       </c>
     </row>
     <row r="474" spans="1:5" customHeight="1" ht="40">
       <c r="A474" s="2">
-        <v>14645</v>
+        <v>14673</v>
       </c>
       <c r="B474" s="2">
-        <v>65559</v>
+        <v>65764</v>
       </c>
       <c r="C474" s="2"/>
       <c r="D474" s="2" t="s">
         <v>619</v>
       </c>
       <c r="E474" s="3" t="s">
-        <v>61</v>
+        <v>613</v>
       </c>
     </row>
     <row r="475" spans="1:5" customHeight="1" ht="40">
       <c r="A475" s="2">
-        <v>14647</v>
+        <v>14667</v>
       </c>
       <c r="B475" s="2">
-        <v>65566</v>
+        <v>65719</v>
       </c>
       <c r="C475" s="2"/>
       <c r="D475" s="2" t="s">
         <v>620</v>
       </c>
       <c r="E475" s="3" t="s">
-        <v>71</v>
+        <v>613</v>
       </c>
     </row>
     <row r="476" spans="1:5" customHeight="1" ht="40">
       <c r="A476" s="2">
-        <v>14659</v>
+        <v>14645</v>
       </c>
       <c r="B476" s="2">
-        <v>65641</v>
+        <v>65559</v>
       </c>
       <c r="C476" s="2"/>
       <c r="D476" s="2" t="s">
         <v>621</v>
       </c>
       <c r="E476" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="477" spans="1:5" customHeight="1" ht="40">
       <c r="A477" s="2">
-        <v>14661</v>
+        <v>14647</v>
       </c>
       <c r="B477" s="2">
-        <v>65658</v>
+        <v>65566</v>
       </c>
       <c r="C477" s="2"/>
       <c r="D477" s="2" t="s">
         <v>622</v>
       </c>
       <c r="E477" s="3" t="s">
-        <v>623</v>
+        <v>71</v>
       </c>
     </row>
     <row r="478" spans="1:5" customHeight="1" ht="40">
       <c r="A478" s="2">
-        <v>14649</v>
+        <v>14659</v>
       </c>
       <c r="B478" s="2">
-        <v>65580</v>
+        <v>65641</v>
       </c>
       <c r="C478" s="2"/>
       <c r="D478" s="2" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="E478" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="479" spans="1:5" customHeight="1" ht="40">
       <c r="A479" s="2">
-        <v>14663</v>
+        <v>14661</v>
       </c>
       <c r="B479" s="2">
-        <v>65665</v>
+        <v>65658</v>
       </c>
       <c r="C479" s="2"/>
       <c r="D479" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="E479" s="3" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="480" spans="1:5" customHeight="1" ht="40">
       <c r="A480" s="2">
-        <v>14665</v>
+        <v>14649</v>
       </c>
       <c r="B480" s="2">
-        <v>65672</v>
+        <v>65580</v>
       </c>
       <c r="C480" s="2"/>
       <c r="D480" s="2" t="s">
         <v>626</v>
       </c>
       <c r="E480" s="3" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="481" spans="1:5" customHeight="1" ht="40">
       <c r="A481" s="2">
-        <v>14651</v>
+        <v>14663</v>
       </c>
       <c r="B481" s="2">
-        <v>65597</v>
+        <v>65665</v>
       </c>
       <c r="C481" s="2"/>
       <c r="D481" s="2" t="s">
         <v>627</v>
       </c>
       <c r="E481" s="3" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
     </row>
     <row r="482" spans="1:5" customHeight="1" ht="40">
       <c r="A482" s="2">
-        <v>14653</v>
+        <v>14665</v>
       </c>
       <c r="B482" s="2">
-        <v>65603</v>
+        <v>65672</v>
       </c>
       <c r="C482" s="2"/>
       <c r="D482" s="2" t="s">
         <v>628</v>
       </c>
       <c r="E482" s="3" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
     </row>
     <row r="483" spans="1:5" customHeight="1" ht="40">
       <c r="A483" s="2">
-        <v>13223</v>
+        <v>14651</v>
       </c>
       <c r="B483" s="2">
-        <v>925</v>
+        <v>65597</v>
       </c>
       <c r="C483" s="2"/>
       <c r="D483" s="2" t="s">
         <v>629</v>
       </c>
       <c r="E483" s="3" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
     </row>
     <row r="484" spans="1:5" customHeight="1" ht="40">
       <c r="A484" s="2">
-        <v>13203</v>
+        <v>14653</v>
       </c>
       <c r="B484" s="2">
-        <v>24</v>
+        <v>65603</v>
       </c>
       <c r="C484" s="2"/>
       <c r="D484" s="2" t="s">
         <v>630</v>
       </c>
       <c r="E484" s="3" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
     </row>
     <row r="485" spans="1:5" customHeight="1" ht="40">
       <c r="A485" s="2">
-        <v>13415</v>
+        <v>13223</v>
       </c>
       <c r="B485" s="2">
-        <v>11020</v>
+        <v>925</v>
       </c>
       <c r="C485" s="2"/>
       <c r="D485" s="2" t="s">
         <v>631</v>
       </c>
       <c r="E485" s="3" t="s">
-        <v>632</v>
+        <v>117</v>
       </c>
     </row>
     <row r="486" spans="1:5" customHeight="1" ht="40">
       <c r="A486" s="2">
-        <v>14506</v>
+        <v>13203</v>
       </c>
       <c r="B486" s="2">
-        <v>36467</v>
+        <v>24</v>
       </c>
       <c r="C486" s="2"/>
       <c r="D486" s="2" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="E486" s="3" t="s">
-        <v>493</v>
+        <v>26</v>
       </c>
     </row>
     <row r="487" spans="1:5" customHeight="1" ht="40">
       <c r="A487" s="2">
-        <v>15400</v>
+        <v>13415</v>
       </c>
       <c r="B487" s="2">
-        <v>10535</v>
+        <v>11020</v>
       </c>
       <c r="C487" s="2"/>
       <c r="D487" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="E487" s="3" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="488" spans="1:5" customHeight="1" ht="40">
       <c r="A488" s="2">
-        <v>13539</v>
+        <v>14506</v>
       </c>
       <c r="B488" s="2">
-        <v>48576</v>
+        <v>36467</v>
       </c>
       <c r="C488" s="2"/>
       <c r="D488" s="2" t="s">
         <v>635</v>
       </c>
       <c r="E488" s="3" t="s">
-        <v>260</v>
+        <v>494</v>
       </c>
     </row>
     <row r="489" spans="1:5" customHeight="1" ht="40">
       <c r="A489" s="2">
-        <v>14274</v>
+        <v>15400</v>
       </c>
       <c r="B489" s="2">
-        <v>24389</v>
+        <v>10535</v>
       </c>
       <c r="C489" s="2"/>
       <c r="D489" s="2" t="s">
         <v>636</v>
       </c>
       <c r="E489" s="3" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
     </row>
     <row r="490" spans="1:5" customHeight="1" ht="40">
       <c r="A490" s="2">
-        <v>13962</v>
+        <v>13539</v>
       </c>
       <c r="B490" s="2">
-        <v>24853</v>
+        <v>48576</v>
       </c>
       <c r="C490" s="2"/>
       <c r="D490" s="2" t="s">
         <v>637</v>
       </c>
       <c r="E490" s="3" t="s">
-        <v>114</v>
+        <v>261</v>
       </c>
     </row>
     <row r="491" spans="1:5" customHeight="1" ht="40">
       <c r="A491" s="2">
-        <v>14264</v>
+        <v>14274</v>
       </c>
       <c r="B491" s="2">
-        <v>15837</v>
+        <v>24389</v>
       </c>
       <c r="C491" s="2"/>
       <c r="D491" s="2" t="s">
         <v>638</v>
       </c>
       <c r="E491" s="3" t="s">
-        <v>48</v>
+        <v>209</v>
       </c>
     </row>
     <row r="492" spans="1:5" customHeight="1" ht="40">
       <c r="A492" s="2">
-        <v>13485</v>
+        <v>13962</v>
       </c>
       <c r="B492" s="2">
-        <v>14496</v>
+        <v>24853</v>
       </c>
       <c r="C492" s="2"/>
       <c r="D492" s="2" t="s">
         <v>639</v>
       </c>
       <c r="E492" s="3" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
     </row>
     <row r="493" spans="1:5" customHeight="1" ht="40">
       <c r="A493" s="2">
-        <v>14266</v>
+        <v>14264</v>
       </c>
       <c r="B493" s="2">
-        <v>16483</v>
+        <v>15837</v>
       </c>
       <c r="C493" s="2"/>
       <c r="D493" s="2" t="s">
         <v>640</v>
       </c>
       <c r="E493" s="3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="494" spans="1:5" customHeight="1" ht="40">
       <c r="A494" s="2">
-        <v>13551</v>
+        <v>13485</v>
       </c>
       <c r="B494" s="2">
-        <v>16025</v>
+        <v>14496</v>
       </c>
       <c r="C494" s="2"/>
       <c r="D494" s="2" t="s">
         <v>641</v>
       </c>
       <c r="E494" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="495" spans="1:5" customHeight="1" ht="40">
       <c r="A495" s="2">
-        <v>14932</v>
+        <v>14266</v>
       </c>
       <c r="B495" s="2">
-        <v>76272</v>
+        <v>16483</v>
       </c>
       <c r="C495" s="2"/>
       <c r="D495" s="2" t="s">
         <v>642</v>
       </c>
       <c r="E495" s="3" t="s">
-        <v>127</v>
+        <v>52</v>
       </c>
     </row>
     <row r="496" spans="1:5" customHeight="1" ht="40">
       <c r="A496" s="2">
-        <v>14258</v>
+        <v>13551</v>
       </c>
       <c r="B496" s="2">
-        <v>15066</v>
+        <v>16025</v>
       </c>
       <c r="C496" s="2"/>
       <c r="D496" s="2" t="s">
         <v>643</v>
       </c>
       <c r="E496" s="3" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
     </row>
     <row r="497" spans="1:5" customHeight="1" ht="40">
       <c r="A497" s="2">
-        <v>14280</v>
+        <v>14932</v>
       </c>
       <c r="B497" s="2">
-        <v>33282</v>
+        <v>76272</v>
       </c>
       <c r="C497" s="2"/>
       <c r="D497" s="2" t="s">
         <v>644</v>
       </c>
       <c r="E497" s="3" t="s">
-        <v>169</v>
+        <v>127</v>
       </c>
     </row>
     <row r="498" spans="1:5" customHeight="1" ht="40">
       <c r="A498" s="2">
-        <v>14715</v>
+        <v>14258</v>
       </c>
       <c r="B498" s="2">
-        <v>70447</v>
+        <v>15066</v>
       </c>
       <c r="C498" s="2"/>
       <c r="D498" s="2" t="s">
         <v>645</v>
       </c>
       <c r="E498" s="3" t="s">
-        <v>646</v>
+        <v>10</v>
       </c>
     </row>
     <row r="499" spans="1:5" customHeight="1" ht="40">
       <c r="A499" s="2">
-        <v>13237</v>
+        <v>14280</v>
       </c>
       <c r="B499" s="2">
-        <v>1144</v>
+        <v>33282</v>
       </c>
       <c r="C499" s="2"/>
       <c r="D499" s="2" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E499" s="3" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
     </row>
     <row r="500" spans="1:5" customHeight="1" ht="40">
       <c r="A500" s="2">
-        <v>14774</v>
+        <v>14715</v>
       </c>
       <c r="B500" s="2">
-        <v>73516</v>
+        <v>70447</v>
       </c>
       <c r="C500" s="2"/>
       <c r="D500" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="E500" s="3" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="501" spans="1:5" customHeight="1" ht="40">
       <c r="A501" s="2">
-        <v>13852</v>
+        <v>13237</v>
       </c>
       <c r="B501" s="2">
-        <v>27250</v>
+        <v>1144</v>
       </c>
       <c r="C501" s="2"/>
       <c r="D501" s="2" t="s">
         <v>649</v>
       </c>
       <c r="E501" s="3" t="s">
-        <v>124</v>
+        <v>91</v>
       </c>
     </row>
     <row r="502" spans="1:5" customHeight="1" ht="40">
       <c r="A502" s="2">
-        <v>14296</v>
+        <v>14774</v>
       </c>
       <c r="B502" s="2">
-        <v>45162</v>
+        <v>73516</v>
       </c>
       <c r="C502" s="2"/>
       <c r="D502" s="2" t="s">
         <v>650</v>
       </c>
       <c r="E502" s="3" t="s">
-        <v>165</v>
+        <v>535</v>
       </c>
     </row>
     <row r="503" spans="1:5" customHeight="1" ht="40">
       <c r="A503" s="2">
-        <v>13447</v>
+        <v>13852</v>
       </c>
       <c r="B503" s="2">
-        <v>13567</v>
+        <v>27250</v>
       </c>
       <c r="C503" s="2"/>
       <c r="D503" s="2" t="s">
         <v>651</v>
       </c>
       <c r="E503" s="3" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
     </row>
     <row r="504" spans="1:5" customHeight="1" ht="40">
       <c r="A504" s="2">
-        <v>14284</v>
+        <v>14296</v>
       </c>
       <c r="B504" s="2">
-        <v>33534</v>
+        <v>45162</v>
       </c>
       <c r="C504" s="2"/>
       <c r="D504" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E504" s="3" t="s">
-        <v>653</v>
+        <v>165</v>
       </c>
     </row>
     <row r="505" spans="1:5" customHeight="1" ht="40">
       <c r="A505" s="2">
-        <v>13593</v>
+        <v>13447</v>
       </c>
       <c r="B505" s="2">
-        <v>35385</v>
+        <v>13567</v>
       </c>
       <c r="C505" s="2"/>
       <c r="D505" s="2" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="E505" s="3" t="s">
-        <v>16</v>
+        <v>158</v>
       </c>
     </row>
     <row r="506" spans="1:5" customHeight="1" ht="40">
       <c r="A506" s="2">
-        <v>15509</v>
+        <v>14284</v>
       </c>
       <c r="B506" s="2">
-        <v>1151</v>
+        <v>33534</v>
       </c>
       <c r="C506" s="2"/>
       <c r="D506" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="E506" s="3" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="507" spans="1:5" customHeight="1" ht="40">
       <c r="A507" s="2">
-        <v>15513</v>
+        <v>13593</v>
       </c>
       <c r="B507" s="2">
-        <v>10078</v>
+        <v>35385</v>
       </c>
       <c r="C507" s="2"/>
       <c r="D507" s="2" t="s">
         <v>656</v>
       </c>
       <c r="E507" s="3" t="s">
-        <v>158</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:5" customHeight="1" ht="40">
       <c r="A508" s="2">
-        <v>13372</v>
+        <v>15509</v>
       </c>
       <c r="B508" s="2">
-        <v>10085</v>
+        <v>1151</v>
       </c>
       <c r="C508" s="2"/>
       <c r="D508" s="2" t="s">
         <v>657</v>
       </c>
       <c r="E508" s="3" t="s">
-        <v>165</v>
+        <v>535</v>
       </c>
     </row>
     <row r="509" spans="1:5" customHeight="1" ht="40">
       <c r="A509" s="2">
-        <v>14052</v>
+        <v>15513</v>
       </c>
       <c r="B509" s="2">
-        <v>29179</v>
+        <v>10078</v>
       </c>
       <c r="C509" s="2"/>
       <c r="D509" s="2" t="s">
         <v>658</v>
       </c>
       <c r="E509" s="3" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="510" spans="1:5" customHeight="1" ht="40">
       <c r="A510" s="2">
-        <v>15584</v>
+        <v>13372</v>
       </c>
       <c r="B510" s="2">
-        <v>10092</v>
+        <v>10085</v>
       </c>
       <c r="C510" s="2"/>
       <c r="D510" s="2" t="s">
         <v>659</v>
       </c>
       <c r="E510" s="3" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="511" spans="1:5" customHeight="1" ht="40">
       <c r="A511" s="2">
-        <v>14705</v>
+        <v>14052</v>
       </c>
       <c r="B511" s="2">
-        <v>70263</v>
+        <v>29179</v>
       </c>
       <c r="C511" s="2"/>
       <c r="D511" s="2" t="s">
         <v>660</v>
       </c>
       <c r="E511" s="3" t="s">
-        <v>145</v>
+        <v>165</v>
       </c>
     </row>
     <row r="512" spans="1:5" customHeight="1" ht="40">
       <c r="A512" s="2">
-        <v>14697</v>
+        <v>15584</v>
       </c>
       <c r="B512" s="2">
-        <v>70195</v>
+        <v>10092</v>
       </c>
       <c r="C512" s="2"/>
       <c r="D512" s="2" t="s">
         <v>661</v>
       </c>
       <c r="E512" s="3" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
     </row>
     <row r="513" spans="1:5" customHeight="1" ht="40">
       <c r="A513" s="2">
-        <v>14699</v>
+        <v>14705</v>
       </c>
       <c r="B513" s="2">
-        <v>70201</v>
+        <v>70263</v>
       </c>
       <c r="C513" s="2"/>
       <c r="D513" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E513" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="514" spans="1:5" customHeight="1" ht="40">
       <c r="A514" s="2">
-        <v>14886</v>
+        <v>14697</v>
       </c>
       <c r="B514" s="2">
-        <v>76852</v>
+        <v>70195</v>
       </c>
       <c r="C514" s="2"/>
       <c r="D514" s="2" t="s">
         <v>663</v>
       </c>
       <c r="E514" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="515" spans="1:5" customHeight="1" ht="40">
       <c r="A515" s="2">
-        <v>14701</v>
+        <v>14699</v>
       </c>
       <c r="B515" s="2">
-        <v>70232</v>
+        <v>70201</v>
       </c>
       <c r="C515" s="2"/>
       <c r="D515" s="2" t="s">
         <v>664</v>
       </c>
       <c r="E515" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="516" spans="1:5" customHeight="1" ht="40">
       <c r="A516" s="2">
-        <v>14166</v>
+        <v>14886</v>
       </c>
       <c r="B516" s="2">
-        <v>30755</v>
+        <v>76852</v>
       </c>
       <c r="C516" s="2"/>
       <c r="D516" s="2" t="s">
         <v>665</v>
       </c>
       <c r="E516" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="517" spans="1:5" customHeight="1" ht="40">
       <c r="A517" s="2">
-        <v>14703</v>
+        <v>14701</v>
       </c>
       <c r="B517" s="2">
-        <v>70249</v>
+        <v>70232</v>
       </c>
       <c r="C517" s="2"/>
       <c r="D517" s="2" t="s">
         <v>666</v>
       </c>
       <c r="E517" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="518" spans="1:5" customHeight="1" ht="40">
       <c r="A518" s="2">
-        <v>14884</v>
+        <v>14166</v>
       </c>
       <c r="B518" s="2">
-        <v>76845</v>
+        <v>30755</v>
       </c>
       <c r="C518" s="2"/>
       <c r="D518" s="2" t="s">
         <v>667</v>
       </c>
       <c r="E518" s="3" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="519" spans="1:5" customHeight="1" ht="40">
       <c r="A519" s="2">
-        <v>13788</v>
+        <v>14703</v>
       </c>
       <c r="B519" s="2">
-        <v>42680</v>
+        <v>70249</v>
       </c>
       <c r="C519" s="2"/>
       <c r="D519" s="2" t="s">
         <v>668</v>
       </c>
       <c r="E519" s="3" t="s">
-        <v>669</v>
+        <v>145</v>
       </c>
     </row>
     <row r="520" spans="1:5" customHeight="1" ht="40">
       <c r="A520" s="2">
-        <v>15408</v>
+        <v>14884</v>
       </c>
       <c r="B520" s="2">
-        <v>16452</v>
+        <v>76845</v>
       </c>
       <c r="C520" s="2"/>
       <c r="D520" s="2" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E520" s="3" t="s">
-        <v>114</v>
+        <v>145</v>
       </c>
     </row>
     <row r="521" spans="1:5" customHeight="1" ht="40">
       <c r="A521" s="2">
-        <v>14294</v>
+        <v>13788</v>
       </c>
       <c r="B521" s="2">
-        <v>42697</v>
+        <v>42680</v>
       </c>
       <c r="C521" s="2"/>
       <c r="D521" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="E521" s="3" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="522" spans="1:5" customHeight="1" ht="40">
       <c r="A522" s="2">
-        <v>13391</v>
+        <v>15408</v>
       </c>
       <c r="B522" s="2">
-        <v>10412</v>
+        <v>16452</v>
       </c>
       <c r="C522" s="2"/>
       <c r="D522" s="2" t="s">
         <v>672</v>
       </c>
       <c r="E522" s="3" t="s">
-        <v>158</v>
+        <v>114</v>
       </c>
     </row>
     <row r="523" spans="1:5" customHeight="1" ht="40">
       <c r="A523" s="2">
-        <v>13451</v>
+        <v>14294</v>
       </c>
       <c r="B523" s="2">
-        <v>13604</v>
+        <v>42697</v>
       </c>
       <c r="C523" s="2"/>
       <c r="D523" s="2" t="s">
         <v>673</v>
       </c>
       <c r="E523" s="3" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="524" spans="1:5" customHeight="1" ht="40">
       <c r="A524" s="2">
-        <v>14713</v>
+        <v>13391</v>
       </c>
       <c r="B524" s="2">
-        <v>70430</v>
+        <v>10412</v>
       </c>
       <c r="C524" s="2"/>
       <c r="D524" s="2" t="s">
         <v>674</v>
       </c>
       <c r="E524" s="3" t="s">
-        <v>204</v>
+        <v>158</v>
       </c>
     </row>
     <row r="525" spans="1:5" customHeight="1" ht="40">
       <c r="A525" s="2">
-        <v>13239</v>
+        <v>13451</v>
       </c>
       <c r="B525" s="2">
-        <v>1168</v>
+        <v>13604</v>
       </c>
       <c r="C525" s="2"/>
       <c r="D525" s="2" t="s">
         <v>675</v>
       </c>
       <c r="E525" s="3" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
     </row>
     <row r="526" spans="1:5" customHeight="1" ht="40">
       <c r="A526" s="2">
-        <v>13409</v>
+        <v>14713</v>
       </c>
       <c r="B526" s="2">
-        <v>10771</v>
+        <v>70430</v>
       </c>
       <c r="C526" s="2"/>
       <c r="D526" s="2" t="s">
         <v>676</v>
       </c>
       <c r="E526" s="3" t="s">
-        <v>10</v>
+        <v>205</v>
       </c>
     </row>
     <row r="527" spans="1:5" customHeight="1" ht="40">
       <c r="A527" s="2">
-        <v>13603</v>
+        <v>13239</v>
       </c>
       <c r="B527" s="2">
-        <v>38027</v>
+        <v>1168</v>
       </c>
       <c r="C527" s="2"/>
       <c r="D527" s="2" t="s">
         <v>677</v>
       </c>
       <c r="E527" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="528" spans="1:5" customHeight="1" ht="40">
       <c r="A528" s="2">
-        <v>14268</v>
+        <v>13409</v>
       </c>
       <c r="B528" s="2">
-        <v>16520</v>
+        <v>10771</v>
       </c>
       <c r="C528" s="2"/>
       <c r="D528" s="2" t="s">
         <v>678</v>
       </c>
       <c r="E528" s="3" t="s">
-        <v>165</v>
+        <v>10</v>
       </c>
     </row>
     <row r="529" spans="1:5" customHeight="1" ht="40">
       <c r="A529" s="2">
-        <v>14272</v>
+        <v>13603</v>
       </c>
       <c r="B529" s="2">
-        <v>19705</v>
+        <v>38027</v>
       </c>
       <c r="C529" s="2"/>
       <c r="D529" s="2" t="s">
         <v>679</v>
       </c>
       <c r="E529" s="3" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
     </row>
     <row r="530" spans="1:5" customHeight="1" ht="40">
       <c r="A530" s="2">
-        <v>13399</v>
+        <v>14268</v>
       </c>
       <c r="B530" s="2">
-        <v>10597</v>
+        <v>16520</v>
       </c>
       <c r="C530" s="2"/>
       <c r="D530" s="2" t="s">
         <v>680</v>
       </c>
       <c r="E530" s="3" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
     </row>
     <row r="531" spans="1:5" customHeight="1" ht="40">
       <c r="A531" s="2">
-        <v>14270</v>
+        <v>14272</v>
       </c>
       <c r="B531" s="2">
-        <v>19187</v>
+        <v>19705</v>
       </c>
       <c r="C531" s="2"/>
       <c r="D531" s="2" t="s">
         <v>681</v>
       </c>
       <c r="E531" s="3" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="532" spans="1:5" customHeight="1" ht="40">
       <c r="A532" s="2">
-        <v>14288</v>
+        <v>13399</v>
       </c>
       <c r="B532" s="2">
-        <v>39376</v>
+        <v>10597</v>
       </c>
       <c r="C532" s="2"/>
       <c r="D532" s="2" t="s">
         <v>682</v>
       </c>
       <c r="E532" s="3" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
     </row>
     <row r="533" spans="1:5" customHeight="1" ht="40">
       <c r="A533" s="2">
-        <v>14260</v>
+        <v>14270</v>
       </c>
       <c r="B533" s="2">
-        <v>15530</v>
+        <v>19187</v>
       </c>
       <c r="C533" s="2"/>
       <c r="D533" s="2" t="s">
         <v>683</v>
       </c>
       <c r="E533" s="3" t="s">
-        <v>8</v>
+        <v>52</v>
       </c>
     </row>
     <row r="534" spans="1:5" customHeight="1" ht="40">
       <c r="A534" s="2">
-        <v>13477</v>
+        <v>14288</v>
       </c>
       <c r="B534" s="2">
-        <v>14052</v>
+        <v>39376</v>
       </c>
       <c r="C534" s="2"/>
       <c r="D534" s="2" t="s">
         <v>684</v>
       </c>
       <c r="E534" s="3" t="s">
-        <v>685</v>
+        <v>91</v>
       </c>
     </row>
     <row r="535" spans="1:5" customHeight="1" ht="40">
       <c r="A535" s="2">
-        <v>15412</v>
+        <v>14260</v>
       </c>
       <c r="B535" s="2">
-        <v>16193</v>
+        <v>15530</v>
       </c>
       <c r="C535" s="2"/>
       <c r="D535" s="2" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="E535" s="3" t="s">
-        <v>165</v>
+        <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:5" customHeight="1" ht="40">
       <c r="A536" s="2">
-        <v>14278</v>
+        <v>13477</v>
       </c>
       <c r="B536" s="2">
-        <v>24945</v>
+        <v>14052</v>
       </c>
       <c r="C536" s="2"/>
       <c r="D536" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="E536" s="3" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="537" spans="1:5" customHeight="1" ht="40">
       <c r="A537" s="2">
-        <v>14282</v>
+        <v>15412</v>
       </c>
       <c r="B537" s="2">
-        <v>33411</v>
+        <v>16193</v>
       </c>
       <c r="C537" s="2"/>
       <c r="D537" s="2" t="s">
         <v>688</v>
       </c>
       <c r="E537" s="3" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="538" spans="1:5" customHeight="1" ht="40">
       <c r="A538" s="2">
-        <v>14046</v>
+        <v>14278</v>
       </c>
       <c r="B538" s="2">
-        <v>24457</v>
+        <v>24945</v>
       </c>
       <c r="C538" s="2"/>
       <c r="D538" s="2" t="s">
         <v>689</v>
       </c>
       <c r="E538" s="3" t="s">
-        <v>158</v>
+        <v>124</v>
       </c>
     </row>
     <row r="539" spans="1:5" customHeight="1" ht="40">
       <c r="A539" s="2">
-        <v>14276</v>
+        <v>14282</v>
       </c>
       <c r="B539" s="2">
-        <v>24938</v>
+        <v>33411</v>
       </c>
       <c r="C539" s="2"/>
       <c r="D539" s="2" t="s">
         <v>690</v>
       </c>
       <c r="E539" s="3" t="s">
-        <v>10</v>
+        <v>165</v>
       </c>
     </row>
     <row r="540" spans="1:5" customHeight="1" ht="40">
       <c r="A540" s="2">
-        <v>14308</v>
+        <v>14046</v>
       </c>
       <c r="B540" s="2">
-        <v>26314</v>
+        <v>24457</v>
       </c>
       <c r="C540" s="2"/>
       <c r="D540" s="2" t="s">
         <v>691</v>
       </c>
       <c r="E540" s="3" t="s">
-        <v>16</v>
+        <v>158</v>
       </c>
     </row>
     <row r="541" spans="1:5" customHeight="1" ht="40">
       <c r="A541" s="2">
-        <v>13553</v>
+        <v>14276</v>
       </c>
       <c r="B541" s="2">
-        <v>16049</v>
+        <v>24938</v>
       </c>
       <c r="C541" s="2"/>
       <c r="D541" s="2" t="s">
         <v>692</v>
       </c>
       <c r="E541" s="3" t="s">
-        <v>298</v>
+        <v>10</v>
       </c>
     </row>
     <row r="542" spans="1:5" customHeight="1" ht="40">
       <c r="A542" s="2">
-        <v>14828</v>
+        <v>14848</v>
       </c>
       <c r="B542" s="2">
-        <v>75077</v>
+        <v>75886</v>
       </c>
       <c r="C542" s="2"/>
       <c r="D542" s="2" t="s">
         <v>693</v>
       </c>
       <c r="E542" s="3" t="s">
-        <v>8</v>
+        <v>694</v>
       </c>
     </row>
     <row r="543" spans="1:5" customHeight="1" ht="40">
       <c r="A543" s="2">
-        <v>14306</v>
+        <v>14308</v>
       </c>
       <c r="B543" s="2">
-        <v>24884</v>
+        <v>26314</v>
       </c>
       <c r="C543" s="2"/>
       <c r="D543" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E543" s="3" t="s">
-        <v>139</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:5" customHeight="1" ht="40">
       <c r="A544" s="2">
-        <v>14070</v>
+        <v>13553</v>
       </c>
       <c r="B544" s="2">
-        <v>38089</v>
+        <v>16049</v>
       </c>
       <c r="C544" s="2"/>
       <c r="D544" s="2" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E544" s="3" t="s">
-        <v>21</v>
+        <v>299</v>
       </c>
     </row>
     <row r="545" spans="1:5" customHeight="1" ht="40">
       <c r="A545" s="2">
-        <v>13401</v>
+        <v>14828</v>
       </c>
       <c r="B545" s="2">
-        <v>10603</v>
+        <v>75077</v>
       </c>
       <c r="C545" s="2"/>
       <c r="D545" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="E545" s="3" t="s">
-        <v>61</v>
+        <v>8</v>
       </c>
     </row>
     <row r="546" spans="1:5" customHeight="1" ht="40">
       <c r="A546" s="2">
-        <v>13387</v>
+        <v>14306</v>
       </c>
       <c r="B546" s="2">
-        <v>10221</v>
+        <v>24884</v>
       </c>
       <c r="C546" s="2"/>
       <c r="D546" s="2" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E546" s="3" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
     </row>
     <row r="547" spans="1:5" customHeight="1" ht="40">
       <c r="A547" s="2">
-        <v>14850</v>
+        <v>14070</v>
       </c>
       <c r="B547" s="2">
-        <v>75893</v>
+        <v>38089</v>
       </c>
       <c r="C547" s="2"/>
       <c r="D547" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E547" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="548" spans="1:5" customHeight="1" ht="40">
       <c r="A548" s="2">
-        <v>15406</v>
+        <v>13401</v>
       </c>
       <c r="B548" s="2">
-        <v>14205</v>
+        <v>10603</v>
       </c>
       <c r="C548" s="2"/>
       <c r="D548" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E548" s="3" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
     </row>
     <row r="549" spans="1:5" customHeight="1" ht="40">
       <c r="A549" s="2">
-        <v>15636</v>
+        <v>13387</v>
       </c>
       <c r="B549" s="2">
-        <v>24785</v>
+        <v>10221</v>
       </c>
       <c r="C549" s="2"/>
       <c r="D549" s="2" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E549" s="3" t="s">
-        <v>298</v>
+        <v>52</v>
       </c>
     </row>
     <row r="550" spans="1:5" customHeight="1" ht="40">
       <c r="A550" s="2">
-        <v>13487</v>
+        <v>14850</v>
       </c>
       <c r="B550" s="2">
-        <v>14502</v>
+        <v>75893</v>
       </c>
       <c r="C550" s="2"/>
       <c r="D550" s="2" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E550" s="3" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="551" spans="1:5" customHeight="1" ht="40">
       <c r="A551" s="2">
-        <v>14302</v>
+        <v>15406</v>
       </c>
       <c r="B551" s="2">
-        <v>19132</v>
+        <v>14205</v>
       </c>
       <c r="C551" s="2"/>
       <c r="D551" s="2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="E551" s="3" t="s">
-        <v>61</v>
+        <v>119</v>
       </c>
     </row>
     <row r="552" spans="1:5" customHeight="1" ht="40">
       <c r="A552" s="2">
-        <v>13354</v>
+        <v>15636</v>
       </c>
       <c r="B552" s="2">
-        <v>9393</v>
+        <v>24785</v>
       </c>
       <c r="C552" s="2"/>
       <c r="D552" s="2" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E552" s="3" t="s">
-        <v>61</v>
+        <v>299</v>
       </c>
     </row>
     <row r="553" spans="1:5" customHeight="1" ht="40">
       <c r="A553" s="2">
-        <v>14344</v>
+        <v>13487</v>
       </c>
       <c r="B553" s="2">
-        <v>63296</v>
+        <v>14502</v>
       </c>
       <c r="C553" s="2"/>
       <c r="D553" s="2" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E553" s="3" t="s">
-        <v>327</v>
+        <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:5" customHeight="1" ht="40">
       <c r="A554" s="2">
-        <v>13352</v>
+        <v>14302</v>
       </c>
       <c r="B554" s="2">
-        <v>9348</v>
+        <v>19132</v>
       </c>
       <c r="C554" s="2"/>
       <c r="D554" s="2" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E554" s="3" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
     </row>
     <row r="555" spans="1:5" customHeight="1" ht="40">
       <c r="A555" s="2">
-        <v>15652</v>
+        <v>13354</v>
       </c>
       <c r="B555" s="2">
-        <v>93835</v>
+        <v>9393</v>
       </c>
       <c r="C555" s="2"/>
       <c r="D555" s="2" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E555" s="3" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
     </row>
     <row r="556" spans="1:5" customHeight="1" ht="40">
       <c r="A556" s="2">
-        <v>13494</v>
+        <v>14344</v>
       </c>
       <c r="B556" s="2">
-        <v>14533</v>
+        <v>63296</v>
       </c>
       <c r="C556" s="2"/>
       <c r="D556" s="2" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E556" s="3" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
     </row>
     <row r="557" spans="1:5" customHeight="1" ht="40">
       <c r="A557" s="2">
-        <v>14300</v>
+        <v>13352</v>
       </c>
       <c r="B557" s="2">
-        <v>16032</v>
+        <v>9348</v>
       </c>
       <c r="C557" s="2"/>
       <c r="D557" s="2" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E557" s="3" t="s">
-        <v>169</v>
+        <v>48</v>
       </c>
     </row>
     <row r="558" spans="1:5" customHeight="1" ht="40">
       <c r="A558" s="2">
-        <v>13275</v>
+        <v>15652</v>
       </c>
       <c r="B558" s="2">
-        <v>2363</v>
+        <v>93835</v>
       </c>
       <c r="C558" s="2"/>
       <c r="D558" s="2" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E558" s="3" t="s">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="559" spans="1:5" customHeight="1" ht="40">
       <c r="A559" s="2">
-        <v>13555</v>
+        <v>13494</v>
       </c>
       <c r="B559" s="2">
-        <v>16209</v>
+        <v>14533</v>
       </c>
       <c r="C559" s="2"/>
       <c r="D559" s="2" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E559" s="3" t="s">
-        <v>685</v>
+        <v>301</v>
       </c>
     </row>
     <row r="560" spans="1:5" customHeight="1" ht="40">
       <c r="A560" s="2">
-        <v>13704</v>
+        <v>14300</v>
       </c>
       <c r="B560" s="2">
-        <v>16216</v>
+        <v>16032</v>
       </c>
       <c r="C560" s="2"/>
       <c r="D560" s="2" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E560" s="3" t="s">
-        <v>93</v>
+        <v>169</v>
       </c>
     </row>
     <row r="561" spans="1:5" customHeight="1" ht="40">
       <c r="A561" s="2">
-        <v>13350</v>
+        <v>13275</v>
       </c>
       <c r="B561" s="2">
-        <v>9287</v>
+        <v>2363</v>
       </c>
       <c r="C561" s="2"/>
       <c r="D561" s="2" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E561" s="3" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
     </row>
     <row r="562" spans="1:5" customHeight="1" ht="40">
       <c r="A562" s="2">
-        <v>14310</v>
+        <v>13555</v>
       </c>
       <c r="B562" s="2">
-        <v>34647</v>
+        <v>16209</v>
       </c>
       <c r="C562" s="2"/>
       <c r="D562" s="2" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E562" s="3" t="s">
-        <v>305</v>
+        <v>687</v>
       </c>
     </row>
     <row r="563" spans="1:5" customHeight="1" ht="40">
       <c r="A563" s="2">
-        <v>14718</v>
+        <v>13704</v>
       </c>
       <c r="B563" s="2">
-        <v>70454</v>
+        <v>16216</v>
       </c>
       <c r="C563" s="2"/>
       <c r="D563" s="2" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E563" s="3" t="s">
-        <v>646</v>
+        <v>93</v>
       </c>
     </row>
     <row r="564" spans="1:5" customHeight="1" ht="40">
       <c r="A564" s="2">
-        <v>13838</v>
+        <v>13350</v>
       </c>
       <c r="B564" s="2">
-        <v>16544</v>
+        <v>9287</v>
       </c>
       <c r="C564" s="2"/>
       <c r="D564" s="2" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E564" s="3" t="s">
-        <v>165</v>
+        <v>91</v>
       </c>
     </row>
     <row r="565" spans="1:5" customHeight="1" ht="40">
       <c r="A565" s="2">
-        <v>15428</v>
+        <v>14310</v>
       </c>
       <c r="B565" s="2">
-        <v>42475</v>
+        <v>34647</v>
       </c>
       <c r="C565" s="2"/>
       <c r="D565" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E565" s="3" t="s">
-        <v>165</v>
+        <v>306</v>
       </c>
     </row>
     <row r="566" spans="1:5" customHeight="1" ht="40">
       <c r="A566" s="2">
-        <v>13630</v>
+        <v>14718</v>
       </c>
       <c r="B566" s="2">
-        <v>46848</v>
+        <v>70454</v>
       </c>
       <c r="C566" s="2"/>
       <c r="D566" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E566" s="3" t="s">
-        <v>300</v>
+        <v>648</v>
       </c>
     </row>
     <row r="567" spans="1:5" customHeight="1" ht="40">
       <c r="A567" s="2">
-        <v>13338</v>
+        <v>13838</v>
       </c>
       <c r="B567" s="2">
-        <v>9072</v>
+        <v>16544</v>
       </c>
       <c r="C567" s="2"/>
       <c r="D567" s="2" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E567" s="3" t="s">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="568" spans="1:5" customHeight="1" ht="40">
       <c r="A568" s="2">
-        <v>13492</v>
+        <v>15428</v>
       </c>
       <c r="B568" s="2">
-        <v>14526</v>
+        <v>42475</v>
       </c>
       <c r="C568" s="2"/>
       <c r="D568" s="2" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E568" s="3" t="s">
-        <v>564</v>
+        <v>165</v>
       </c>
     </row>
     <row r="569" spans="1:5" customHeight="1" ht="40">
       <c r="A569" s="2">
-        <v>13243</v>
+        <v>13630</v>
       </c>
       <c r="B569" s="2">
-        <v>1182</v>
+        <v>46848</v>
       </c>
       <c r="C569" s="2"/>
       <c r="D569" s="2" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E569" s="3" t="s">
-        <v>165</v>
+        <v>301</v>
       </c>
     </row>
     <row r="570" spans="1:5" customHeight="1" ht="40">
       <c r="A570" s="2">
-        <v>13382</v>
+        <v>13338</v>
       </c>
       <c r="B570" s="2">
-        <v>10184</v>
+        <v>9072</v>
       </c>
       <c r="C570" s="2"/>
       <c r="D570" s="2" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="E570" s="3" t="s">
-        <v>61</v>
+        <v>301</v>
       </c>
     </row>
     <row r="571" spans="1:5" customHeight="1" ht="40">
       <c r="A571" s="2">
-        <v>14380</v>
+        <v>13492</v>
       </c>
       <c r="B571" s="2">
-        <v>56595</v>
+        <v>14526</v>
       </c>
       <c r="C571" s="2"/>
       <c r="D571" s="2" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E571" s="3" t="s">
-        <v>329</v>
+        <v>566</v>
       </c>
     </row>
     <row r="572" spans="1:5" customHeight="1" ht="40">
       <c r="A572" s="2">
-        <v>14625</v>
+        <v>13243</v>
       </c>
       <c r="B572" s="2">
-        <v>56533</v>
+        <v>1182</v>
       </c>
       <c r="C572" s="2"/>
       <c r="D572" s="2" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="E572" s="3" t="s">
-        <v>493</v>
+        <v>165</v>
       </c>
     </row>
     <row r="573" spans="1:5" customHeight="1" ht="40">
       <c r="A573" s="2">
-        <v>14382</v>
+        <v>13382</v>
       </c>
       <c r="B573" s="2">
-        <v>56601</v>
+        <v>10184</v>
       </c>
       <c r="C573" s="2"/>
       <c r="D573" s="2" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E573" s="3" t="s">
-        <v>321</v>
+        <v>61</v>
       </c>
     </row>
     <row r="574" spans="1:5" customHeight="1" ht="40">
       <c r="A574" s="2">
-        <v>14384</v>
+        <v>14380</v>
       </c>
       <c r="B574" s="2">
-        <v>56618</v>
+        <v>56595</v>
       </c>
       <c r="C574" s="2"/>
       <c r="D574" s="2" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E574" s="3" t="s">
-        <v>321</v>
+        <v>330</v>
       </c>
     </row>
     <row r="575" spans="1:5" customHeight="1" ht="40">
       <c r="A575" s="2">
-        <v>14386</v>
+        <v>14625</v>
       </c>
       <c r="B575" s="2">
-        <v>56625</v>
+        <v>56533</v>
       </c>
       <c r="C575" s="2"/>
       <c r="D575" s="2" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E575" s="3" t="s">
-        <v>321</v>
+        <v>494</v>
       </c>
     </row>
     <row r="576" spans="1:5" customHeight="1" ht="40">
       <c r="A576" s="2">
-        <v>14388</v>
+        <v>14382</v>
       </c>
       <c r="B576" s="2">
-        <v>56632</v>
+        <v>56601</v>
       </c>
       <c r="C576" s="2"/>
       <c r="D576" s="2" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="E576" s="3" t="s">
-        <v>258</v>
+        <v>322</v>
       </c>
     </row>
     <row r="577" spans="1:5" customHeight="1" ht="40">
       <c r="A577" s="2">
-        <v>14392</v>
+        <v>14384</v>
       </c>
       <c r="B577" s="2">
-        <v>56663</v>
+        <v>56618</v>
       </c>
       <c r="C577" s="2"/>
       <c r="D577" s="2" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E577" s="3" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="578" spans="1:5" customHeight="1" ht="40">
       <c r="A578" s="2">
-        <v>14394</v>
+        <v>14386</v>
       </c>
       <c r="B578" s="2">
-        <v>56670</v>
+        <v>56625</v>
       </c>
       <c r="C578" s="2"/>
       <c r="D578" s="2" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E578" s="3" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="579" spans="1:5" customHeight="1" ht="40">
       <c r="A579" s="2">
-        <v>14398</v>
+        <v>14388</v>
       </c>
       <c r="B579" s="2">
-        <v>56717</v>
+        <v>56632</v>
       </c>
       <c r="C579" s="2"/>
       <c r="D579" s="2" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E579" s="3" t="s">
-        <v>731</v>
+        <v>259</v>
       </c>
     </row>
     <row r="580" spans="1:5" customHeight="1" ht="40">
       <c r="A580" s="2">
-        <v>14378</v>
+        <v>14392</v>
       </c>
       <c r="B580" s="2">
-        <v>56571</v>
+        <v>56663</v>
       </c>
       <c r="C580" s="2"/>
       <c r="D580" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E580" s="3" t="s">
-        <v>175</v>
+        <v>330</v>
       </c>
     </row>
     <row r="581" spans="1:5" customHeight="1" ht="40">
       <c r="A581" s="2">
-        <v>14390</v>
+        <v>14394</v>
       </c>
       <c r="B581" s="2">
-        <v>56649</v>
+        <v>56670</v>
       </c>
       <c r="C581" s="2"/>
       <c r="D581" s="2" t="s">
         <v>733</v>
       </c>
       <c r="E581" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="582" spans="1:5" customHeight="1" ht="40">
       <c r="A582" s="2">
-        <v>14396</v>
+        <v>14398</v>
       </c>
       <c r="B582" s="2">
-        <v>56694</v>
+        <v>56717</v>
       </c>
       <c r="C582" s="2"/>
       <c r="D582" s="2" t="s">
         <v>734</v>
       </c>
       <c r="E582" s="3" t="s">
-        <v>329</v>
+        <v>735</v>
       </c>
     </row>
     <row r="583" spans="1:5" customHeight="1" ht="40">
       <c r="A583" s="2">
-        <v>14496</v>
+        <v>14378</v>
       </c>
       <c r="B583" s="2">
-        <v>50890</v>
+        <v>56571</v>
       </c>
       <c r="C583" s="2"/>
       <c r="D583" s="2" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E583" s="3" t="s">
-        <v>736</v>
+        <v>175</v>
       </c>
     </row>
     <row r="584" spans="1:5" customHeight="1" ht="40">
       <c r="A584" s="2">
-        <v>14498</v>
+        <v>14390</v>
       </c>
       <c r="B584" s="2">
-        <v>50906</v>
+        <v>56649</v>
       </c>
       <c r="C584" s="2"/>
       <c r="D584" s="2" t="s">
         <v>737</v>
       </c>
       <c r="E584" s="3" t="s">
-        <v>738</v>
+        <v>330</v>
       </c>
     </row>
     <row r="585" spans="1:5" customHeight="1" ht="40">
       <c r="A585" s="2">
-        <v>15642</v>
+        <v>14396</v>
       </c>
       <c r="B585" s="2">
-        <v>50913</v>
+        <v>56694</v>
       </c>
       <c r="C585" s="2"/>
       <c r="D585" s="2" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="E585" s="3" t="s">
-        <v>736</v>
+        <v>330</v>
       </c>
     </row>
     <row r="586" spans="1:5" customHeight="1" ht="40">
       <c r="A586" s="2">
-        <v>15029</v>
+        <v>14496</v>
       </c>
       <c r="B586" s="2">
-        <v>50999</v>
+        <v>50890</v>
       </c>
       <c r="C586" s="2"/>
       <c r="D586" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="E586" s="3" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="587" spans="1:5" customHeight="1" ht="40">
       <c r="A587" s="2">
-        <v>15027</v>
+        <v>14498</v>
       </c>
       <c r="B587" s="2">
-        <v>50982</v>
+        <v>50906</v>
       </c>
       <c r="C587" s="2"/>
       <c r="D587" s="2" t="s">
         <v>741</v>
       </c>
       <c r="E587" s="3" t="s">
-        <v>370</v>
+        <v>742</v>
       </c>
     </row>
     <row r="588" spans="1:5" customHeight="1" ht="40">
       <c r="A588" s="2">
-        <v>13814</v>
+        <v>15642</v>
       </c>
       <c r="B588" s="2">
-        <v>50944</v>
+        <v>50913</v>
       </c>
       <c r="C588" s="2"/>
       <c r="D588" s="2" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E588" s="3" t="s">
-        <v>585</v>
+        <v>740</v>
       </c>
     </row>
     <row r="589" spans="1:5" customHeight="1" ht="40">
       <c r="A589" s="2">
-        <v>14603</v>
+        <v>15029</v>
       </c>
       <c r="B589" s="2">
-        <v>50951</v>
+        <v>50999</v>
       </c>
       <c r="C589" s="2"/>
       <c r="D589" s="2" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E589" s="3" t="s">
-        <v>744</v>
+        <v>371</v>
       </c>
     </row>
     <row r="590" spans="1:5" customHeight="1" ht="40">
       <c r="A590" s="2">
-        <v>14466</v>
+        <v>15027</v>
       </c>
       <c r="B590" s="2">
-        <v>53716</v>
+        <v>50982</v>
       </c>
       <c r="C590" s="2"/>
       <c r="D590" s="2" t="s">
         <v>745</v>
       </c>
       <c r="E590" s="3" t="s">
-        <v>564</v>
+        <v>371</v>
       </c>
     </row>
     <row r="591" spans="1:5" customHeight="1" ht="40">
       <c r="A591" s="2">
-        <v>14342</v>
+        <v>13814</v>
       </c>
       <c r="B591" s="2">
-        <v>54027</v>
+        <v>50944</v>
       </c>
       <c r="C591" s="2"/>
       <c r="D591" s="2" t="s">
         <v>746</v>
       </c>
       <c r="E591" s="3" t="s">
-        <v>747</v>
+        <v>587</v>
       </c>
     </row>
     <row r="592" spans="1:5" customHeight="1" ht="40">
       <c r="A592" s="2">
-        <v>14890</v>
+        <v>14603</v>
       </c>
       <c r="B592" s="2">
-        <v>77057</v>
+        <v>50951</v>
       </c>
       <c r="C592" s="2"/>
       <c r="D592" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="E592" s="3" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="593" spans="1:5" customHeight="1" ht="40">
       <c r="A593" s="2">
-        <v>14338</v>
+        <v>14466</v>
       </c>
       <c r="B593" s="2">
-        <v>53969</v>
+        <v>53716</v>
       </c>
       <c r="C593" s="2"/>
       <c r="D593" s="2" t="s">
         <v>749</v>
       </c>
       <c r="E593" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="594" spans="1:5" customHeight="1" ht="40">
       <c r="A594" s="2">
-        <v>13346</v>
+        <v>14342</v>
       </c>
       <c r="B594" s="2">
-        <v>9249</v>
+        <v>54027</v>
       </c>
       <c r="C594" s="2"/>
       <c r="D594" s="2" t="s">
         <v>750</v>
       </c>
       <c r="E594" s="3" t="s">
-        <v>623</v>
+        <v>751</v>
       </c>
     </row>
     <row r="595" spans="1:5" customHeight="1" ht="40">
       <c r="A595" s="2">
-        <v>14336</v>
+        <v>14890</v>
       </c>
       <c r="B595" s="2">
-        <v>53945</v>
+        <v>77057</v>
       </c>
       <c r="C595" s="2"/>
       <c r="D595" s="2" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="E595" s="3" t="s">
-        <v>564</v>
+        <v>61</v>
       </c>
     </row>
     <row r="596" spans="1:5" customHeight="1" ht="40">
       <c r="A596" s="2">
-        <v>14340</v>
+        <v>14338</v>
       </c>
       <c r="B596" s="2">
-        <v>54010</v>
+        <v>53969</v>
       </c>
       <c r="C596" s="2"/>
       <c r="D596" s="2" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E596" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="597" spans="1:5" customHeight="1" ht="40">
       <c r="A597" s="2">
-        <v>14316</v>
+        <v>13346</v>
       </c>
       <c r="B597" s="2">
-        <v>46794</v>
+        <v>9249</v>
       </c>
       <c r="C597" s="2"/>
       <c r="D597" s="2" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="E597" s="3" t="s">
-        <v>46</v>
+        <v>625</v>
       </c>
     </row>
     <row r="598" spans="1:5" customHeight="1" ht="40">
       <c r="A598" s="2">
-        <v>13672</v>
+        <v>14336</v>
       </c>
       <c r="B598" s="2">
-        <v>53259</v>
+        <v>53945</v>
       </c>
       <c r="C598" s="2"/>
       <c r="D598" s="2" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="E598" s="3" t="s">
-        <v>54</v>
+        <v>566</v>
       </c>
     </row>
     <row r="599" spans="1:5" customHeight="1" ht="40">
       <c r="A599" s="2">
-        <v>13674</v>
+        <v>14340</v>
       </c>
       <c r="B599" s="2">
-        <v>53273</v>
+        <v>54010</v>
       </c>
       <c r="C599" s="2"/>
       <c r="D599" s="2" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E599" s="3" t="s">
-        <v>46</v>
+        <v>566</v>
       </c>
     </row>
     <row r="600" spans="1:5" customHeight="1" ht="40">
       <c r="A600" s="2">
-        <v>14328</v>
+        <v>14316</v>
       </c>
       <c r="B600" s="2">
-        <v>53730</v>
+        <v>46794</v>
       </c>
       <c r="C600" s="2"/>
       <c r="D600" s="2" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="E600" s="3" t="s">
-        <v>564</v>
+        <v>46</v>
       </c>
     </row>
     <row r="601" spans="1:5" customHeight="1" ht="40">
       <c r="A601" s="2">
-        <v>13680</v>
+        <v>13672</v>
       </c>
       <c r="B601" s="2">
-        <v>53372</v>
+        <v>53259</v>
       </c>
       <c r="C601" s="2"/>
       <c r="D601" s="2" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E601" s="3" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
     </row>
     <row r="602" spans="1:5" customHeight="1" ht="40">
       <c r="A602" s="2">
-        <v>14312</v>
+        <v>13674</v>
       </c>
       <c r="B602" s="2">
-        <v>34814</v>
+        <v>53273</v>
       </c>
       <c r="C602" s="2"/>
       <c r="D602" s="2" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E602" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="603" spans="1:5" customHeight="1" ht="40">
       <c r="A603" s="2">
-        <v>14314</v>
+        <v>14328</v>
       </c>
       <c r="B603" s="2">
-        <v>35255</v>
+        <v>53730</v>
       </c>
       <c r="C603" s="2"/>
       <c r="D603" s="2" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="E603" s="3" t="s">
-        <v>158</v>
+        <v>566</v>
       </c>
     </row>
     <row r="604" spans="1:5" customHeight="1" ht="40">
       <c r="A604" s="2">
-        <v>14168</v>
+        <v>13680</v>
       </c>
       <c r="B604" s="2">
-        <v>38942</v>
+        <v>53372</v>
       </c>
       <c r="C604" s="2"/>
       <c r="D604" s="2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E604" s="3" t="s">
-        <v>313</v>
+        <v>61</v>
       </c>
     </row>
     <row r="605" spans="1:5" customHeight="1" ht="40">
       <c r="A605" s="2">
-        <v>13824</v>
+        <v>14312</v>
       </c>
       <c r="B605" s="2">
-        <v>53280</v>
+        <v>34814</v>
       </c>
       <c r="C605" s="2"/>
       <c r="D605" s="2" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E605" s="3" t="s">
-        <v>623</v>
+        <v>46</v>
       </c>
     </row>
     <row r="606" spans="1:5" customHeight="1" ht="40">
       <c r="A606" s="2">
-        <v>14892</v>
+        <v>14314</v>
       </c>
       <c r="B606" s="2">
-        <v>77071</v>
+        <v>35255</v>
       </c>
       <c r="C606" s="2"/>
       <c r="D606" s="2" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="E606" s="3" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="607" spans="1:5" customHeight="1" ht="40">
       <c r="A607" s="2">
-        <v>14894</v>
+        <v>14168</v>
       </c>
       <c r="B607" s="2">
-        <v>77088</v>
+        <v>38942</v>
       </c>
       <c r="C607" s="2"/>
       <c r="D607" s="2" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E607" s="3" t="s">
-        <v>165</v>
+        <v>314</v>
       </c>
     </row>
     <row r="608" spans="1:5" customHeight="1" ht="40">
       <c r="A608" s="2">
-        <v>13676</v>
+        <v>13824</v>
       </c>
       <c r="B608" s="2">
-        <v>53297</v>
+        <v>53280</v>
       </c>
       <c r="C608" s="2"/>
       <c r="D608" s="2" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E608" s="3" t="s">
-        <v>52</v>
+        <v>625</v>
       </c>
     </row>
     <row r="609" spans="1:5" customHeight="1" ht="40">
       <c r="A609" s="2">
-        <v>14468</v>
+        <v>14892</v>
       </c>
       <c r="B609" s="2">
-        <v>53747</v>
+        <v>77071</v>
       </c>
       <c r="C609" s="2"/>
       <c r="D609" s="2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E609" s="3" t="s">
-        <v>564</v>
+        <v>165</v>
       </c>
     </row>
     <row r="610" spans="1:5" customHeight="1" ht="40">
       <c r="A610" s="2">
-        <v>14330</v>
+        <v>14894</v>
       </c>
       <c r="B610" s="2">
-        <v>53778</v>
+        <v>77088</v>
       </c>
       <c r="C610" s="2"/>
       <c r="D610" s="2" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E610" s="3" t="s">
-        <v>564</v>
+        <v>165</v>
       </c>
     </row>
     <row r="611" spans="1:5" customHeight="1" ht="40">
       <c r="A611" s="2">
-        <v>13682</v>
+        <v>13676</v>
       </c>
       <c r="B611" s="2">
-        <v>53389</v>
+        <v>53297</v>
       </c>
       <c r="C611" s="2"/>
       <c r="D611" s="2" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E611" s="3" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="612" spans="1:5" customHeight="1" ht="40">
       <c r="A612" s="2">
-        <v>13772</v>
+        <v>14468</v>
       </c>
       <c r="B612" s="2">
-        <v>38645</v>
+        <v>53747</v>
       </c>
       <c r="C612" s="2"/>
       <c r="D612" s="2" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="E612" s="3" t="s">
-        <v>52</v>
+        <v>566</v>
       </c>
     </row>
     <row r="613" spans="1:5" customHeight="1" ht="40">
       <c r="A613" s="2">
-        <v>14896</v>
+        <v>14330</v>
       </c>
       <c r="B613" s="2">
-        <v>77101</v>
+        <v>53778</v>
       </c>
       <c r="C613" s="2"/>
       <c r="D613" s="2" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E613" s="3" t="s">
-        <v>61</v>
+        <v>566</v>
       </c>
     </row>
     <row r="614" spans="1:5" customHeight="1" ht="40">
       <c r="A614" s="2">
-        <v>14370</v>
+        <v>13682</v>
       </c>
       <c r="B614" s="2">
-        <v>42369</v>
+        <v>53389</v>
       </c>
       <c r="C614" s="2"/>
       <c r="D614" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E614" s="3" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
     </row>
     <row r="615" spans="1:5" customHeight="1" ht="40">
       <c r="A615" s="2">
-        <v>14898</v>
+        <v>13772</v>
       </c>
       <c r="B615" s="2">
-        <v>77118</v>
+        <v>38645</v>
       </c>
       <c r="C615" s="2"/>
       <c r="D615" s="2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="E615" s="3" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
     </row>
     <row r="616" spans="1:5" customHeight="1" ht="40">
       <c r="A616" s="2">
-        <v>13601</v>
+        <v>14896</v>
       </c>
       <c r="B616" s="2">
-        <v>36771</v>
+        <v>77101</v>
       </c>
       <c r="C616" s="2"/>
       <c r="D616" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E616" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="617" spans="1:5" customHeight="1" ht="40">
       <c r="A617" s="2">
-        <v>14348</v>
+        <v>14370</v>
       </c>
       <c r="B617" s="2">
-        <v>19453</v>
+        <v>42369</v>
       </c>
       <c r="C617" s="2"/>
       <c r="D617" s="2" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E617" s="3" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="618" spans="1:5" customHeight="1" ht="40">
       <c r="A618" s="2">
-        <v>13934</v>
+        <v>14898</v>
       </c>
       <c r="B618" s="2">
-        <v>53303</v>
+        <v>77118</v>
       </c>
       <c r="C618" s="2"/>
       <c r="D618" s="2" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E618" s="3" t="s">
-        <v>48</v>
+        <v>165</v>
       </c>
     </row>
     <row r="619" spans="1:5" customHeight="1" ht="40">
       <c r="A619" s="2">
-        <v>14762</v>
+        <v>13601</v>
       </c>
       <c r="B619" s="2">
-        <v>73370</v>
+        <v>36771</v>
       </c>
       <c r="C619" s="2"/>
       <c r="D619" s="2" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E619" s="3" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="620" spans="1:5" customHeight="1" ht="40">
       <c r="A620" s="2">
-        <v>14900</v>
+        <v>14348</v>
       </c>
       <c r="B620" s="2">
-        <v>77125</v>
+        <v>19453</v>
       </c>
       <c r="C620" s="2"/>
       <c r="D620" s="2" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E620" s="3" t="s">
-        <v>533</v>
+        <v>165</v>
       </c>
     </row>
     <row r="621" spans="1:5" customHeight="1" ht="40">
       <c r="A621" s="2">
-        <v>14356</v>
+        <v>13934</v>
       </c>
       <c r="B621" s="2">
-        <v>33374</v>
+        <v>53303</v>
       </c>
       <c r="C621" s="2"/>
       <c r="D621" s="2" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="E621" s="3" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
     </row>
     <row r="622" spans="1:5" customHeight="1" ht="40">
       <c r="A622" s="2">
-        <v>14406</v>
+        <v>14762</v>
       </c>
       <c r="B622" s="2">
-        <v>62657</v>
+        <v>73370</v>
       </c>
       <c r="C622" s="2"/>
       <c r="D622" s="2" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="E622" s="3" t="s">
-        <v>685</v>
+        <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:5" customHeight="1" ht="40">
       <c r="A623" s="2">
-        <v>14376</v>
+        <v>14900</v>
       </c>
       <c r="B623" s="2">
-        <v>53310</v>
+        <v>77125</v>
       </c>
       <c r="C623" s="2"/>
       <c r="D623" s="2" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E623" s="3" t="s">
-        <v>165</v>
+        <v>535</v>
       </c>
     </row>
     <row r="624" spans="1:5" customHeight="1" ht="40">
       <c r="A624" s="2">
-        <v>13529</v>
+        <v>14356</v>
       </c>
       <c r="B624" s="2">
-        <v>42642</v>
+        <v>33374</v>
       </c>
       <c r="C624" s="2"/>
       <c r="D624" s="2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E624" s="3" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
     </row>
     <row r="625" spans="1:5" customHeight="1" ht="40">
       <c r="A625" s="2">
-        <v>15418</v>
+        <v>14406</v>
       </c>
       <c r="B625" s="2">
-        <v>53327</v>
+        <v>62657</v>
       </c>
       <c r="C625" s="2"/>
       <c r="D625" s="2" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E625" s="3" t="s">
-        <v>52</v>
+        <v>687</v>
       </c>
     </row>
     <row r="626" spans="1:5" customHeight="1" ht="40">
       <c r="A626" s="2">
-        <v>14374</v>
+        <v>14376</v>
       </c>
       <c r="B626" s="2">
-        <v>49252</v>
+        <v>53310</v>
       </c>
       <c r="C626" s="2"/>
       <c r="D626" s="2" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E626" s="3" t="s">
-        <v>52</v>
+        <v>165</v>
       </c>
     </row>
     <row r="627" spans="1:5" customHeight="1" ht="40">
       <c r="A627" s="2">
-        <v>14326</v>
+        <v>13529</v>
       </c>
       <c r="B627" s="2">
-        <v>53709</v>
+        <v>42642</v>
       </c>
       <c r="C627" s="2"/>
       <c r="D627" s="2" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="E627" s="3" t="s">
-        <v>564</v>
+        <v>52</v>
       </c>
     </row>
     <row r="628" spans="1:5" customHeight="1" ht="40">
       <c r="A628" s="2">
-        <v>14914</v>
+        <v>15418</v>
       </c>
       <c r="B628" s="2">
-        <v>77217</v>
+        <v>53327</v>
       </c>
       <c r="C628" s="2"/>
       <c r="D628" s="2" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="E628" s="3" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
     </row>
     <row r="629" spans="1:5" customHeight="1" ht="40">
       <c r="A629" s="2">
-        <v>14322</v>
+        <v>14374</v>
       </c>
       <c r="B629" s="2">
-        <v>53648</v>
+        <v>49252</v>
       </c>
       <c r="C629" s="2"/>
       <c r="D629" s="2" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E629" s="3" t="s">
-        <v>564</v>
+        <v>52</v>
       </c>
     </row>
     <row r="630" spans="1:5" customHeight="1" ht="40">
       <c r="A630" s="2">
-        <v>13678</v>
+        <v>14326</v>
       </c>
       <c r="B630" s="2">
-        <v>53334</v>
+        <v>53709</v>
       </c>
       <c r="C630" s="2"/>
       <c r="D630" s="2" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="E630" s="3" t="s">
-        <v>52</v>
+        <v>566</v>
       </c>
     </row>
     <row r="631" spans="1:5" customHeight="1" ht="40">
       <c r="A631" s="2">
-        <v>14104</v>
+        <v>14914</v>
       </c>
       <c r="B631" s="2">
-        <v>53341</v>
+        <v>77217</v>
       </c>
       <c r="C631" s="2"/>
       <c r="D631" s="2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E631" s="3" t="s">
-        <v>788</v>
+        <v>61</v>
       </c>
     </row>
     <row r="632" spans="1:5" customHeight="1" ht="40">
       <c r="A632" s="2">
-        <v>14318</v>
+        <v>14322</v>
       </c>
       <c r="B632" s="2">
-        <v>53624</v>
+        <v>53648</v>
       </c>
       <c r="C632" s="2"/>
       <c r="D632" s="2" t="s">
         <v>789</v>
       </c>
       <c r="E632" s="3" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="633" spans="1:5" customHeight="1" ht="40">
       <c r="A633" s="2">
-        <v>14360</v>
+        <v>13678</v>
       </c>
       <c r="B633" s="2">
-        <v>37969</v>
+        <v>53334</v>
       </c>
       <c r="C633" s="2"/>
       <c r="D633" s="2" t="s">
         <v>790</v>
       </c>
       <c r="E633" s="3" t="s">
-        <v>154</v>
+        <v>52</v>
       </c>
     </row>
     <row r="634" spans="1:5" customHeight="1" ht="40">
       <c r="A634" s="2">
-        <v>13826</v>
+        <v>14104</v>
       </c>
       <c r="B634" s="2">
-        <v>53358</v>
+        <v>53341</v>
       </c>
       <c r="C634" s="2"/>
       <c r="D634" s="2" t="s">
         <v>791</v>
       </c>
       <c r="E634" s="3" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
     </row>
     <row r="635" spans="1:5" customHeight="1" ht="40">
       <c r="A635" s="2">
-        <v>13828</v>
+        <v>14318</v>
       </c>
       <c r="B635" s="2">
-        <v>53365</v>
+        <v>53624</v>
       </c>
       <c r="C635" s="2"/>
       <c r="D635" s="2" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="E635" s="3" t="s">
-        <v>46</v>
+        <v>566</v>
       </c>
     </row>
     <row r="636" spans="1:5" customHeight="1" ht="40">
       <c r="A636" s="2">
-        <v>14904</v>
+        <v>14360</v>
       </c>
       <c r="B636" s="2">
-        <v>77149</v>
+        <v>37969</v>
       </c>
       <c r="C636" s="2"/>
       <c r="D636" s="2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="E636" s="3" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="637" spans="1:5" customHeight="1" ht="40">
       <c r="A637" s="2">
-        <v>14320</v>
+        <v>13826</v>
       </c>
       <c r="B637" s="2">
-        <v>53631</v>
+        <v>53358</v>
       </c>
       <c r="C637" s="2"/>
       <c r="D637" s="2" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E637" s="3" t="s">
-        <v>564</v>
+        <v>792</v>
       </c>
     </row>
     <row r="638" spans="1:5" customHeight="1" ht="40">
       <c r="A638" s="2">
-        <v>13684</v>
+        <v>13828</v>
       </c>
       <c r="B638" s="2">
-        <v>53396</v>
+        <v>53365</v>
       </c>
       <c r="C638" s="2"/>
       <c r="D638" s="2" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="E638" s="3" t="s">
-        <v>10</v>
+        <v>46</v>
       </c>
     </row>
     <row r="639" spans="1:5" customHeight="1" ht="40">
       <c r="A639" s="2">
-        <v>14906</v>
+        <v>14904</v>
       </c>
       <c r="B639" s="2">
-        <v>77156</v>
+        <v>77149</v>
       </c>
       <c r="C639" s="2"/>
       <c r="D639" s="2" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E639" s="3" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="640" spans="1:5" customHeight="1" ht="40">
       <c r="A640" s="2">
-        <v>14908</v>
+        <v>14320</v>
       </c>
       <c r="B640" s="2">
-        <v>77170</v>
+        <v>53631</v>
       </c>
       <c r="C640" s="2"/>
       <c r="D640" s="2" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E640" s="3" t="s">
-        <v>798</v>
+        <v>566</v>
       </c>
     </row>
     <row r="641" spans="1:5" customHeight="1" ht="40">
       <c r="A641" s="2">
-        <v>13830</v>
+        <v>13684</v>
       </c>
       <c r="B641" s="2">
-        <v>53402</v>
+        <v>53396</v>
       </c>
       <c r="C641" s="2"/>
       <c r="D641" s="2" t="s">
         <v>799</v>
       </c>
       <c r="E641" s="3" t="s">
-        <v>623</v>
+        <v>10</v>
       </c>
     </row>
     <row r="642" spans="1:5" customHeight="1" ht="40">
       <c r="A642" s="2">
-        <v>14910</v>
+        <v>14906</v>
       </c>
       <c r="B642" s="2">
-        <v>77187</v>
+        <v>77156</v>
       </c>
       <c r="C642" s="2"/>
       <c r="D642" s="2" t="s">
         <v>800</v>
       </c>
       <c r="E642" s="3" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="643" spans="1:5" customHeight="1" ht="40">
       <c r="A643" s="2">
-        <v>14332</v>
+        <v>14908</v>
       </c>
       <c r="B643" s="2">
-        <v>53792</v>
+        <v>77170</v>
       </c>
       <c r="C643" s="2"/>
       <c r="D643" s="2" t="s">
         <v>801</v>
       </c>
       <c r="E643" s="3" t="s">
-        <v>564</v>
+        <v>802</v>
       </c>
     </row>
     <row r="644" spans="1:5" customHeight="1" ht="40">
       <c r="A644" s="2">
-        <v>14358</v>
+        <v>13830</v>
       </c>
       <c r="B644" s="2">
-        <v>34234</v>
+        <v>53402</v>
       </c>
       <c r="C644" s="2"/>
       <c r="D644" s="2" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="E644" s="3" t="s">
-        <v>165</v>
+        <v>625</v>
       </c>
     </row>
     <row r="645" spans="1:5" customHeight="1" ht="40">
       <c r="A645" s="2">
-        <v>14334</v>
+        <v>14910</v>
       </c>
       <c r="B645" s="2">
-        <v>53846</v>
+        <v>77187</v>
       </c>
       <c r="C645" s="2"/>
       <c r="D645" s="2" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E645" s="3" t="s">
-        <v>564</v>
+        <v>158</v>
       </c>
     </row>
     <row r="646" spans="1:5" customHeight="1" ht="40">
       <c r="A646" s="2">
-        <v>13563</v>
+        <v>14332</v>
       </c>
       <c r="B646" s="2">
-        <v>28332</v>
+        <v>53792</v>
       </c>
       <c r="C646" s="2"/>
       <c r="D646" s="2" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="E646" s="3" t="s">
-        <v>46</v>
+        <v>566</v>
       </c>
     </row>
     <row r="647" spans="1:5" customHeight="1" ht="40">
       <c r="A647" s="2">
-        <v>13571</v>
+        <v>14358</v>
       </c>
       <c r="B647" s="2">
-        <v>32254</v>
+        <v>34234</v>
       </c>
       <c r="C647" s="2"/>
       <c r="D647" s="2" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E647" s="3" t="s">
-        <v>46</v>
+        <v>165</v>
       </c>
     </row>
     <row r="648" spans="1:5" customHeight="1" ht="40">
       <c r="A648" s="2">
-        <v>13702</v>
+        <v>14334</v>
       </c>
       <c r="B648" s="2">
-        <v>16100</v>
+        <v>53846</v>
       </c>
       <c r="C648" s="2"/>
       <c r="D648" s="2" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E648" s="3" t="s">
-        <v>685</v>
+        <v>566</v>
       </c>
     </row>
     <row r="649" spans="1:5" customHeight="1" ht="40">
       <c r="A649" s="2">
-        <v>14364</v>
+        <v>13563</v>
       </c>
       <c r="B649" s="2">
-        <v>38607</v>
+        <v>28332</v>
       </c>
       <c r="C649" s="2"/>
       <c r="D649" s="2" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="E649" s="3" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
     </row>
     <row r="650" spans="1:5" customHeight="1" ht="40">
       <c r="A650" s="2">
-        <v>14372</v>
+        <v>13571</v>
       </c>
       <c r="B650" s="2">
-        <v>42727</v>
+        <v>32254</v>
       </c>
       <c r="C650" s="2"/>
       <c r="D650" s="2" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E650" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="651" spans="1:5" customHeight="1" ht="40">
       <c r="A651" s="2">
-        <v>14324</v>
+        <v>13702</v>
       </c>
       <c r="B651" s="2">
-        <v>53693</v>
+        <v>16100</v>
       </c>
       <c r="C651" s="2"/>
       <c r="D651" s="2" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E651" s="3" t="s">
-        <v>564</v>
+        <v>687</v>
       </c>
     </row>
     <row r="652" spans="1:5" customHeight="1" ht="40">
       <c r="A652" s="2">
-        <v>14912</v>
+        <v>14364</v>
       </c>
       <c r="B652" s="2">
-        <v>77194</v>
+        <v>38607</v>
       </c>
       <c r="C652" s="2"/>
       <c r="D652" s="2" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E652" s="3" t="s">
-        <v>533</v>
+        <v>61</v>
       </c>
     </row>
     <row r="653" spans="1:5" customHeight="1" ht="40">
       <c r="A653" s="2">
-        <v>13686</v>
+        <v>14372</v>
       </c>
       <c r="B653" s="2">
-        <v>53419</v>
+        <v>42727</v>
       </c>
       <c r="C653" s="2"/>
       <c r="D653" s="2" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E653" s="3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="654" spans="1:5" customHeight="1" ht="40">
       <c r="A654" s="2">
-        <v>13378</v>
+        <v>14324</v>
       </c>
       <c r="B654" s="2">
-        <v>10146</v>
+        <v>53693</v>
       </c>
       <c r="C654" s="2"/>
       <c r="D654" s="2" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E654" s="3" t="s">
-        <v>56</v>
+        <v>566</v>
       </c>
     </row>
     <row r="655" spans="1:5" customHeight="1" ht="40">
       <c r="A655" s="2">
-        <v>13261</v>
+        <v>14912</v>
       </c>
       <c r="B655" s="2">
-        <v>2172</v>
+        <v>77194</v>
       </c>
       <c r="C655" s="2"/>
       <c r="D655" s="2" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="E655" s="3" t="s">
-        <v>685</v>
+        <v>535</v>
       </c>
     </row>
     <row r="656" spans="1:5" customHeight="1" ht="40">
       <c r="A656" s="2">
-        <v>13508</v>
+        <v>13686</v>
       </c>
       <c r="B656" s="2">
-        <v>24006</v>
+        <v>53419</v>
       </c>
       <c r="C656" s="2"/>
       <c r="D656" s="2" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="E656" s="3" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
     </row>
     <row r="657" spans="1:5" customHeight="1" ht="40">
       <c r="A657" s="2">
-        <v>13575</v>
+        <v>13378</v>
       </c>
       <c r="B657" s="2">
-        <v>33367</v>
+        <v>10146</v>
       </c>
       <c r="C657" s="2"/>
       <c r="D657" s="2" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E657" s="3" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="658" spans="1:5" customHeight="1" ht="40">
       <c r="A658" s="2">
-        <v>13573</v>
+        <v>13261</v>
       </c>
       <c r="B658" s="2">
-        <v>33350</v>
+        <v>2172</v>
       </c>
       <c r="C658" s="2"/>
       <c r="D658" s="2" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="E658" s="3" t="s">
-        <v>91</v>
+        <v>687</v>
       </c>
     </row>
     <row r="659" spans="1:5" customHeight="1" ht="40">
       <c r="A659" s="2">
-        <v>13950</v>
+        <v>13508</v>
       </c>
       <c r="B659" s="2">
-        <v>20282</v>
+        <v>24006</v>
       </c>
       <c r="C659" s="2"/>
       <c r="D659" s="2" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E659" s="3" t="s">
-        <v>533</v>
+        <v>165</v>
       </c>
     </row>
     <row r="660" spans="1:5" customHeight="1" ht="40">
       <c r="A660" s="2">
-        <v>13688</v>
+        <v>13575</v>
       </c>
       <c r="B660" s="2">
-        <v>53426</v>
+        <v>33367</v>
       </c>
       <c r="C660" s="2"/>
       <c r="D660" s="2" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E660" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="661" spans="1:5" customHeight="1" ht="40">
       <c r="A661" s="2">
-        <v>14916</v>
+        <v>13573</v>
       </c>
       <c r="B661" s="2">
-        <v>77224</v>
+        <v>33350</v>
       </c>
       <c r="C661" s="2"/>
       <c r="D661" s="2" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E661" s="3" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
     </row>
     <row r="662" spans="1:5" customHeight="1" ht="40">
       <c r="A662" s="2">
-        <v>14918</v>
+        <v>13950</v>
       </c>
       <c r="B662" s="2">
-        <v>77231</v>
+        <v>20282</v>
       </c>
       <c r="C662" s="2"/>
       <c r="D662" s="2" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="E662" s="3" t="s">
-        <v>48</v>
+        <v>535</v>
       </c>
     </row>
     <row r="663" spans="1:5" customHeight="1" ht="40">
       <c r="A663" s="2">
-        <v>14920</v>
+        <v>13688</v>
       </c>
       <c r="B663" s="2">
-        <v>77248</v>
+        <v>53426</v>
       </c>
       <c r="C663" s="2"/>
       <c r="D663" s="2" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E663" s="3" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
     </row>
     <row r="664" spans="1:5" customHeight="1" ht="40">
       <c r="A664" s="2">
-        <v>13577</v>
+        <v>14916</v>
       </c>
       <c r="B664" s="2">
-        <v>33510</v>
+        <v>77224</v>
       </c>
       <c r="C664" s="2"/>
       <c r="D664" s="2" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E664" s="3" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
     </row>
     <row r="665" spans="1:5" customHeight="1" ht="40">
       <c r="A665" s="2">
-        <v>14362</v>
+        <v>14918</v>
       </c>
       <c r="B665" s="2">
-        <v>38034</v>
+        <v>77231</v>
       </c>
       <c r="C665" s="2"/>
       <c r="D665" s="2" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E665" s="3" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
     </row>
     <row r="666" spans="1:5" customHeight="1" ht="40">
       <c r="A666" s="2">
-        <v>14470</v>
+        <v>14920</v>
       </c>
       <c r="B666" s="2">
-        <v>54072</v>
+        <v>77248</v>
       </c>
       <c r="C666" s="2"/>
       <c r="D666" s="2" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E666" s="3" t="s">
-        <v>564</v>
+        <v>46</v>
       </c>
     </row>
     <row r="667" spans="1:5" customHeight="1" ht="40">
       <c r="A667" s="2">
-        <v>14154</v>
+        <v>13577</v>
       </c>
       <c r="B667" s="2">
-        <v>16247</v>
+        <v>33510</v>
       </c>
       <c r="C667" s="2"/>
       <c r="D667" s="2" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E667" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="668" spans="1:5" customHeight="1" ht="40">
       <c r="A668" s="2">
-        <v>14156</v>
+        <v>14362</v>
       </c>
       <c r="B668" s="2">
-        <v>16308</v>
+        <v>38034</v>
       </c>
       <c r="C668" s="2"/>
       <c r="D668" s="2" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E668" s="3" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
     </row>
     <row r="669" spans="1:5" customHeight="1" ht="40">
       <c r="A669" s="2">
-        <v>14158</v>
+        <v>14470</v>
       </c>
       <c r="B669" s="2">
-        <v>16339</v>
+        <v>54072</v>
       </c>
       <c r="C669" s="2"/>
       <c r="D669" s="2" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E669" s="3" t="s">
-        <v>52</v>
+        <v>566</v>
       </c>
     </row>
     <row r="670" spans="1:5" customHeight="1" ht="40">
       <c r="A670" s="2">
-        <v>14108</v>
+        <v>14154</v>
       </c>
       <c r="B670" s="2">
-        <v>16346</v>
+        <v>16247</v>
       </c>
       <c r="C670" s="2"/>
       <c r="D670" s="2" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="E670" s="3" t="s">
-        <v>158</v>
+        <v>52</v>
       </c>
     </row>
     <row r="671" spans="1:5" customHeight="1" ht="40">
       <c r="A671" s="2">
-        <v>15600</v>
+        <v>14156</v>
       </c>
       <c r="B671" s="2">
-        <v>75978</v>
+        <v>16308</v>
       </c>
       <c r="C671" s="2"/>
       <c r="D671" s="2" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E671" s="3" t="s">
-        <v>219</v>
+        <v>52</v>
       </c>
     </row>
     <row r="672" spans="1:5" customHeight="1" ht="40">
       <c r="A672" s="2">
-        <v>14605</v>
+        <v>14158</v>
       </c>
       <c r="B672" s="2">
-        <v>51125</v>
+        <v>16339</v>
       </c>
       <c r="C672" s="2"/>
       <c r="D672" s="2" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E672" s="3" t="s">
-        <v>831</v>
+        <v>52</v>
       </c>
     </row>
     <row r="673" spans="1:5" customHeight="1" ht="40">
       <c r="A673" s="2">
-        <v>14020</v>
+        <v>14108</v>
       </c>
       <c r="B673" s="2">
-        <v>51132</v>
+        <v>16346</v>
       </c>
       <c r="C673" s="2"/>
       <c r="D673" s="2" t="s">
         <v>832</v>
       </c>
       <c r="E673" s="3" t="s">
-        <v>833</v>
+        <v>158</v>
       </c>
     </row>
     <row r="674" spans="1:5" customHeight="1" ht="40">
       <c r="A674" s="2">
-        <v>14118</v>
+        <v>15600</v>
       </c>
       <c r="B674" s="2">
-        <v>27281</v>
+        <v>75978</v>
       </c>
       <c r="C674" s="2"/>
       <c r="D674" s="2" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E674" s="3" t="s">
-        <v>835</v>
+        <v>220</v>
       </c>
     </row>
     <row r="675" spans="1:5" customHeight="1" ht="40">
       <c r="A675" s="2">
-        <v>14086</v>
+        <v>14605</v>
       </c>
       <c r="B675" s="2">
-        <v>46114</v>
+        <v>51125</v>
       </c>
       <c r="C675" s="2"/>
       <c r="D675" s="2" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="E675" s="3" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
     </row>
     <row r="676" spans="1:5" customHeight="1" ht="40">
       <c r="A676" s="2">
-        <v>15452</v>
+        <v>14020</v>
       </c>
       <c r="B676" s="2">
-        <v>33190</v>
+        <v>51132</v>
       </c>
       <c r="C676" s="2"/>
       <c r="D676" s="2" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="E676" s="3" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
     </row>
     <row r="677" spans="1:5" customHeight="1" ht="40">
       <c r="A677" s="2">
-        <v>13944</v>
+        <v>14118</v>
       </c>
       <c r="B677" s="2">
-        <v>16919</v>
+        <v>27281</v>
       </c>
       <c r="C677" s="2"/>
       <c r="D677" s="2" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="E677" s="3" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
     </row>
     <row r="678" spans="1:5" customHeight="1" ht="40">
       <c r="A678" s="2">
-        <v>15192</v>
+        <v>14086</v>
       </c>
       <c r="B678" s="2">
-        <v>33688</v>
+        <v>46114</v>
       </c>
       <c r="C678" s="2"/>
       <c r="D678" s="2" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="E678" s="3" t="s">
-        <v>744</v>
+        <v>841</v>
       </c>
     </row>
     <row r="679" spans="1:5" customHeight="1" ht="40">
       <c r="A679" s="2">
-        <v>14808</v>
+        <v>15452</v>
       </c>
       <c r="B679" s="2">
-        <v>74926</v>
+        <v>33190</v>
       </c>
       <c r="C679" s="2"/>
       <c r="D679" s="2" t="s">
+        <v>842</v>
+      </c>
+      <c r="E679" s="3" t="s">
         <v>843</v>
-      </c>
-[...1 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="680" spans="1:5" customHeight="1" ht="40">
       <c r="A680" s="2">
-        <v>14816</v>
+        <v>13944</v>
       </c>
       <c r="B680" s="2">
-        <v>74971</v>
+        <v>16919</v>
       </c>
       <c r="C680" s="2"/>
       <c r="D680" s="2" t="s">
+        <v>844</v>
+      </c>
+      <c r="E680" s="3" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="681" spans="1:5" customHeight="1" ht="40">
       <c r="A681" s="2">
-        <v>14810</v>
+        <v>15192</v>
       </c>
       <c r="B681" s="2">
-        <v>74940</v>
+        <v>33688</v>
       </c>
       <c r="C681" s="2"/>
       <c r="D681" s="2" t="s">
         <v>846</v>
       </c>
       <c r="E681" s="3" t="s">
-        <v>177</v>
+        <v>748</v>
       </c>
     </row>
     <row r="682" spans="1:5" customHeight="1" ht="40">
       <c r="A682" s="2">
-        <v>13481</v>
+        <v>15672</v>
       </c>
       <c r="B682" s="2">
-        <v>14304</v>
+        <v>46084</v>
       </c>
       <c r="C682" s="2"/>
       <c r="D682" s="2" t="s">
         <v>847</v>
       </c>
       <c r="E682" s="3" t="s">
-        <v>179</v>
+        <v>848</v>
       </c>
     </row>
     <row r="683" spans="1:5" customHeight="1" ht="40">
       <c r="A683" s="2">
-        <v>14812</v>
+        <v>14808</v>
       </c>
       <c r="B683" s="2">
-        <v>74957</v>
+        <v>74926</v>
       </c>
       <c r="C683" s="2"/>
       <c r="D683" s="2" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="E683" s="3" t="s">
-        <v>177</v>
+        <v>850</v>
       </c>
     </row>
     <row r="684" spans="1:5" customHeight="1" ht="40">
       <c r="A684" s="2">
-        <v>13483</v>
+        <v>14816</v>
       </c>
       <c r="B684" s="2">
-        <v>14311</v>
+        <v>74971</v>
       </c>
       <c r="C684" s="2"/>
       <c r="D684" s="2" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E684" s="3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="685" spans="1:5" customHeight="1" ht="40">
       <c r="A685" s="2">
-        <v>14814</v>
+        <v>14810</v>
       </c>
       <c r="B685" s="2">
-        <v>74964</v>
+        <v>74940</v>
       </c>
       <c r="C685" s="2"/>
       <c r="D685" s="2" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="E685" s="3" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
     </row>
     <row r="686" spans="1:5" customHeight="1" ht="40">
       <c r="A686" s="2">
-        <v>14707</v>
+        <v>13481</v>
       </c>
       <c r="B686" s="2">
-        <v>70348</v>
+        <v>14304</v>
       </c>
       <c r="C686" s="2"/>
       <c r="D686" s="2" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="E686" s="3" t="s">
-        <v>852</v>
+        <v>179</v>
       </c>
     </row>
     <row r="687" spans="1:5" customHeight="1" ht="40">
       <c r="A687" s="2">
-        <v>15448</v>
+        <v>14812</v>
       </c>
       <c r="B687" s="2">
-        <v>15868</v>
+        <v>74957</v>
       </c>
       <c r="C687" s="2"/>
       <c r="D687" s="2" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E687" s="3" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="688" spans="1:5" customHeight="1" ht="40">
       <c r="A688" s="2">
-        <v>14709</v>
+        <v>13483</v>
       </c>
       <c r="B688" s="2">
-        <v>70355</v>
+        <v>14311</v>
       </c>
       <c r="C688" s="2"/>
       <c r="D688" s="2" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="E688" s="3" t="s">
-        <v>183</v>
+        <v>261</v>
       </c>
     </row>
     <row r="689" spans="1:5" customHeight="1" ht="40">
       <c r="A689" s="2">
-        <v>15644</v>
+        <v>14814</v>
       </c>
       <c r="B689" s="2">
-        <v>15875</v>
+        <v>74964</v>
       </c>
       <c r="C689" s="2"/>
       <c r="D689" s="2" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E689" s="3" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
     </row>
     <row r="690" spans="1:5" customHeight="1" ht="40">
       <c r="A690" s="2">
-        <v>13818</v>
+        <v>14707</v>
       </c>
       <c r="B690" s="2">
-        <v>51682</v>
+        <v>70348</v>
       </c>
       <c r="C690" s="2"/>
       <c r="D690" s="2" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="E690" s="3" t="s">
-        <v>187</v>
+        <v>858</v>
       </c>
     </row>
     <row r="691" spans="1:5" customHeight="1" ht="40">
       <c r="A691" s="2">
-        <v>14054</v>
+        <v>15448</v>
       </c>
       <c r="B691" s="2">
-        <v>30854</v>
+        <v>15868</v>
       </c>
       <c r="C691" s="2"/>
       <c r="D691" s="2" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="E691" s="3" t="s">
-        <v>844</v>
+        <v>177</v>
       </c>
     </row>
     <row r="692" spans="1:5" customHeight="1" ht="40">
       <c r="A692" s="2">
-        <v>15066</v>
+        <v>14709</v>
       </c>
       <c r="B692" s="2">
-        <v>15882</v>
+        <v>70355</v>
       </c>
       <c r="C692" s="2"/>
       <c r="D692" s="2" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E692" s="3" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="693" spans="1:5" customHeight="1" ht="40">
       <c r="A693" s="2">
-        <v>13441</v>
+        <v>15644</v>
       </c>
       <c r="B693" s="2">
-        <v>11525</v>
+        <v>15875</v>
       </c>
       <c r="C693" s="2"/>
       <c r="D693" s="2" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E693" s="3" t="s">
-        <v>206</v>
+        <v>177</v>
       </c>
     </row>
     <row r="694" spans="1:5" customHeight="1" ht="40">
       <c r="A694" s="2">
-        <v>14574</v>
+        <v>13818</v>
       </c>
       <c r="B694" s="2">
-        <v>46787</v>
+        <v>51682</v>
       </c>
       <c r="C694" s="2"/>
       <c r="D694" s="2" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="E694" s="3" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
     </row>
     <row r="695" spans="1:5" customHeight="1" ht="40">
       <c r="A695" s="2">
-        <v>13471</v>
+        <v>14054</v>
       </c>
       <c r="B695" s="2">
-        <v>13963</v>
+        <v>30854</v>
       </c>
       <c r="C695" s="2"/>
       <c r="D695" s="2" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E695" s="3" t="s">
-        <v>344</v>
+        <v>850</v>
       </c>
     </row>
     <row r="696" spans="1:5" customHeight="1" ht="40">
       <c r="A696" s="2">
-        <v>13866</v>
+        <v>15066</v>
       </c>
       <c r="B696" s="2">
-        <v>32674</v>
+        <v>15882</v>
       </c>
       <c r="C696" s="2"/>
       <c r="D696" s="2" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="E696" s="3" t="s">
-        <v>433</v>
+        <v>175</v>
       </c>
     </row>
     <row r="697" spans="1:5" customHeight="1" ht="40">
       <c r="A697" s="2">
-        <v>13317</v>
+        <v>13441</v>
       </c>
       <c r="B697" s="2">
-        <v>5715</v>
+        <v>11525</v>
       </c>
       <c r="C697" s="2"/>
       <c r="D697" s="2" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E697" s="3" t="s">
-        <v>139</v>
+        <v>207</v>
       </c>
     </row>
     <row r="698" spans="1:5" customHeight="1" ht="40">
       <c r="A698" s="2">
-        <v>15582</v>
+        <v>14574</v>
       </c>
       <c r="B698" s="2">
-        <v>3605</v>
+        <v>46787</v>
       </c>
       <c r="C698" s="2"/>
       <c r="D698" s="2" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E698" s="3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="699" spans="1:5" customHeight="1" ht="40">
       <c r="A699" s="2">
-        <v>15588</v>
+        <v>13471</v>
       </c>
       <c r="B699" s="2">
-        <v>50708</v>
+        <v>13963</v>
       </c>
       <c r="C699" s="2"/>
       <c r="D699" s="2" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="E699" s="3" t="s">
-        <v>866</v>
+        <v>345</v>
       </c>
     </row>
     <row r="700" spans="1:5" customHeight="1" ht="40">
       <c r="A700" s="2">
-        <v>15171</v>
+        <v>13866</v>
       </c>
       <c r="B700" s="2">
-        <v>30649</v>
+        <v>32674</v>
       </c>
       <c r="C700" s="2"/>
       <c r="D700" s="2" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E700" s="3" t="s">
-        <v>204</v>
+        <v>434</v>
       </c>
     </row>
     <row r="701" spans="1:5" customHeight="1" ht="40">
       <c r="A701" s="2">
-        <v>15169</v>
+        <v>13317</v>
       </c>
       <c r="B701" s="2">
-        <v>30632</v>
+        <v>5715</v>
       </c>
       <c r="C701" s="2"/>
       <c r="D701" s="2" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="E701" s="3" t="s">
-        <v>189</v>
+        <v>139</v>
       </c>
     </row>
     <row r="702" spans="1:5" customHeight="1" ht="40">
       <c r="A702" s="2">
-        <v>15114</v>
+        <v>15582</v>
       </c>
       <c r="B702" s="2">
-        <v>25584</v>
+        <v>3605</v>
       </c>
       <c r="C702" s="2"/>
       <c r="D702" s="2" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E702" s="3" t="s">
-        <v>870</v>
+        <v>127</v>
       </c>
     </row>
     <row r="703" spans="1:5" customHeight="1" ht="40">
       <c r="A703" s="2">
-        <v>15104</v>
+        <v>15588</v>
       </c>
       <c r="B703" s="2">
-        <v>25348</v>
+        <v>50708</v>
       </c>
       <c r="C703" s="2"/>
       <c r="D703" s="2" t="s">
         <v>871</v>
       </c>
       <c r="E703" s="3" t="s">
-        <v>623</v>
+        <v>872</v>
       </c>
     </row>
     <row r="704" spans="1:5" customHeight="1" ht="40">
       <c r="A704" s="2">
-        <v>15106</v>
+        <v>15171</v>
       </c>
       <c r="B704" s="2">
-        <v>25393</v>
+        <v>30649</v>
       </c>
       <c r="C704" s="2"/>
       <c r="D704" s="2" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E704" s="3" t="s">
-        <v>623</v>
+        <v>205</v>
       </c>
     </row>
     <row r="705" spans="1:5" customHeight="1" ht="40">
       <c r="A705" s="2">
-        <v>15108</v>
+        <v>15169</v>
       </c>
       <c r="B705" s="2">
-        <v>25409</v>
+        <v>30632</v>
       </c>
       <c r="C705" s="2"/>
       <c r="D705" s="2" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E705" s="3" t="s">
-        <v>623</v>
+        <v>189</v>
       </c>
     </row>
     <row r="706" spans="1:5" customHeight="1" ht="40">
       <c r="A706" s="2">
-        <v>15110</v>
+        <v>15114</v>
       </c>
       <c r="B706" s="2">
-        <v>25478</v>
+        <v>25584</v>
       </c>
       <c r="C706" s="2"/>
       <c r="D706" s="2" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="E706" s="3" t="s">
-        <v>623</v>
+        <v>876</v>
       </c>
     </row>
     <row r="707" spans="1:5" customHeight="1" ht="40">
       <c r="A707" s="2">
-        <v>15112</v>
+        <v>15104</v>
       </c>
       <c r="B707" s="2">
-        <v>25485</v>
+        <v>25348</v>
       </c>
       <c r="C707" s="2"/>
       <c r="D707" s="2" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E707" s="3" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="708" spans="1:5" customHeight="1" ht="40">
       <c r="A708" s="2">
-        <v>15126</v>
+        <v>15106</v>
       </c>
       <c r="B708" s="2">
-        <v>25805</v>
+        <v>25393</v>
       </c>
       <c r="C708" s="2"/>
       <c r="D708" s="2" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E708" s="3" t="s">
-        <v>71</v>
+        <v>625</v>
       </c>
     </row>
     <row r="709" spans="1:5" customHeight="1" ht="40">
       <c r="A709" s="2">
-        <v>15124</v>
+        <v>15108</v>
       </c>
       <c r="B709" s="2">
-        <v>25782</v>
+        <v>25409</v>
       </c>
       <c r="C709" s="2"/>
       <c r="D709" s="2" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="E709" s="3" t="s">
-        <v>71</v>
+        <v>625</v>
       </c>
     </row>
     <row r="710" spans="1:5" customHeight="1" ht="40">
       <c r="A710" s="2">
-        <v>15128</v>
+        <v>15110</v>
       </c>
       <c r="B710" s="2">
-        <v>25836</v>
+        <v>25478</v>
       </c>
       <c r="C710" s="2"/>
       <c r="D710" s="2" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="E710" s="3" t="s">
-        <v>71</v>
+        <v>625</v>
       </c>
     </row>
     <row r="711" spans="1:5" customHeight="1" ht="40">
       <c r="A711" s="2">
-        <v>15138</v>
+        <v>15112</v>
       </c>
       <c r="B711" s="2">
-        <v>25911</v>
+        <v>25485</v>
       </c>
       <c r="C711" s="2"/>
       <c r="D711" s="2" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E711" s="3" t="s">
-        <v>71</v>
+        <v>625</v>
       </c>
     </row>
     <row r="712" spans="1:5" customHeight="1" ht="40">
       <c r="A712" s="2">
-        <v>15140</v>
+        <v>15126</v>
       </c>
       <c r="B712" s="2">
-        <v>25928</v>
+        <v>25805</v>
       </c>
       <c r="C712" s="2"/>
       <c r="D712" s="2" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="E712" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="713" spans="1:5" customHeight="1" ht="40">
       <c r="A713" s="2">
-        <v>15132</v>
+        <v>15124</v>
       </c>
       <c r="B713" s="2">
-        <v>25874</v>
+        <v>25782</v>
       </c>
       <c r="C713" s="2"/>
       <c r="D713" s="2" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="E713" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="714" spans="1:5" customHeight="1" ht="40">
       <c r="A714" s="2">
-        <v>15130</v>
+        <v>15128</v>
       </c>
       <c r="B714" s="2">
-        <v>25850</v>
+        <v>25836</v>
       </c>
       <c r="C714" s="2"/>
       <c r="D714" s="2" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E714" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="715" spans="1:5" customHeight="1" ht="40">
       <c r="A715" s="2">
-        <v>15134</v>
+        <v>15138</v>
       </c>
       <c r="B715" s="2">
-        <v>25898</v>
+        <v>25911</v>
       </c>
       <c r="C715" s="2"/>
       <c r="D715" s="2" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E715" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="716" spans="1:5" customHeight="1" ht="40">
       <c r="A716" s="2">
-        <v>15136</v>
+        <v>15140</v>
       </c>
       <c r="B716" s="2">
-        <v>25904</v>
+        <v>25928</v>
       </c>
       <c r="C716" s="2"/>
       <c r="D716" s="2" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E716" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="717" spans="1:5" customHeight="1" ht="40">
       <c r="A717" s="2">
-        <v>15122</v>
+        <v>15132</v>
       </c>
       <c r="B717" s="2">
-        <v>25768</v>
+        <v>25874</v>
       </c>
       <c r="C717" s="2"/>
       <c r="D717" s="2" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E717" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="718" spans="1:5" customHeight="1" ht="40">
       <c r="A718" s="2">
-        <v>15120</v>
+        <v>15130</v>
       </c>
       <c r="B718" s="2">
-        <v>25720</v>
+        <v>25850</v>
       </c>
       <c r="C718" s="2"/>
       <c r="D718" s="2" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="E718" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="719" spans="1:5" customHeight="1" ht="40">
       <c r="A719" s="2">
-        <v>15116</v>
+        <v>15134</v>
       </c>
       <c r="B719" s="2">
-        <v>25690</v>
+        <v>25898</v>
       </c>
       <c r="C719" s="2"/>
       <c r="D719" s="2" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E719" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="720" spans="1:5" customHeight="1" ht="40">
       <c r="A720" s="2">
-        <v>15118</v>
+        <v>15136</v>
       </c>
       <c r="B720" s="2">
-        <v>25713</v>
+        <v>25904</v>
       </c>
       <c r="C720" s="2"/>
       <c r="D720" s="2" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E720" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="721" spans="1:5" customHeight="1" ht="40">
       <c r="A721" s="2">
-        <v>14966</v>
+        <v>15122</v>
       </c>
       <c r="B721" s="2">
-        <v>77804</v>
+        <v>25768</v>
       </c>
       <c r="C721" s="2"/>
       <c r="D721" s="2" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="E721" s="3" t="s">
-        <v>239</v>
+        <v>71</v>
       </c>
     </row>
     <row r="722" spans="1:5" customHeight="1" ht="40">
       <c r="A722" s="2">
-        <v>15000</v>
+        <v>15120</v>
       </c>
       <c r="B722" s="2">
-        <v>78481</v>
+        <v>25720</v>
       </c>
       <c r="C722" s="2"/>
       <c r="D722" s="2" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E722" s="3" t="s">
-        <v>179</v>
+        <v>71</v>
       </c>
     </row>
     <row r="723" spans="1:5" customHeight="1" ht="40">
       <c r="A723" s="2">
-        <v>14968</v>
+        <v>15116</v>
       </c>
       <c r="B723" s="2">
-        <v>77811</v>
+        <v>25690</v>
       </c>
       <c r="C723" s="2"/>
       <c r="D723" s="2" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E723" s="3" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
     </row>
     <row r="724" spans="1:5" customHeight="1" ht="40">
       <c r="A724" s="2">
-        <v>14970</v>
+        <v>15118</v>
       </c>
       <c r="B724" s="2">
-        <v>77828</v>
+        <v>25713</v>
       </c>
       <c r="C724" s="2"/>
       <c r="D724" s="2" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="E724" s="3" t="s">
-        <v>415</v>
+        <v>71</v>
       </c>
     </row>
     <row r="725" spans="1:5" customHeight="1" ht="40">
       <c r="A725" s="2">
-        <v>13565</v>
+        <v>14966</v>
       </c>
       <c r="B725" s="2">
-        <v>30281</v>
+        <v>77804</v>
       </c>
       <c r="C725" s="2"/>
       <c r="D725" s="2" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="E725" s="3" t="s">
-        <v>491</v>
+        <v>240</v>
       </c>
     </row>
     <row r="726" spans="1:5" customHeight="1" ht="40">
       <c r="A726" s="2">
-        <v>14582</v>
+        <v>15000</v>
       </c>
       <c r="B726" s="2">
-        <v>47579</v>
+        <v>78481</v>
       </c>
       <c r="C726" s="2"/>
       <c r="D726" s="2" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E726" s="3" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="727" spans="1:5" customHeight="1" ht="40">
       <c r="A727" s="2">
-        <v>15167</v>
+        <v>14968</v>
       </c>
       <c r="B727" s="2">
-        <v>30601</v>
+        <v>77811</v>
       </c>
       <c r="C727" s="2"/>
       <c r="D727" s="2" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="E727" s="3" t="s">
-        <v>260</v>
+        <v>416</v>
       </c>
     </row>
     <row r="728" spans="1:5" customHeight="1" ht="40">
       <c r="A728" s="2">
-        <v>15179</v>
+        <v>14970</v>
       </c>
       <c r="B728" s="2">
-        <v>32971</v>
+        <v>77828</v>
       </c>
       <c r="C728" s="2"/>
       <c r="D728" s="2" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E728" s="3" t="s">
-        <v>26</v>
+        <v>416</v>
       </c>
     </row>
     <row r="729" spans="1:5" customHeight="1" ht="40">
       <c r="A729" s="2">
-        <v>14872</v>
+        <v>13565</v>
       </c>
       <c r="B729" s="2">
-        <v>76142</v>
+        <v>30281</v>
       </c>
       <c r="C729" s="2"/>
       <c r="D729" s="2" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="E729" s="3" t="s">
-        <v>6</v>
+        <v>492</v>
       </c>
     </row>
     <row r="730" spans="1:5" customHeight="1" ht="40">
       <c r="A730" s="2">
-        <v>14874</v>
+        <v>14582</v>
       </c>
       <c r="B730" s="2">
-        <v>76159</v>
+        <v>47579</v>
       </c>
       <c r="C730" s="2"/>
       <c r="D730" s="2" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="E730" s="3" t="s">
-        <v>515</v>
+        <v>183</v>
       </c>
     </row>
     <row r="731" spans="1:5" customHeight="1" ht="40">
       <c r="A731" s="2">
-        <v>13281</v>
+        <v>15167</v>
       </c>
       <c r="B731" s="2">
-        <v>3636</v>
+        <v>30601</v>
       </c>
       <c r="C731" s="2"/>
       <c r="D731" s="2" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="E731" s="3" t="s">
-        <v>117</v>
+        <v>261</v>
       </c>
     </row>
     <row r="732" spans="1:5" customHeight="1" ht="40">
       <c r="A732" s="2">
-        <v>14689</v>
+        <v>15179</v>
       </c>
       <c r="B732" s="2">
-        <v>68918</v>
+        <v>32971</v>
       </c>
       <c r="C732" s="2"/>
       <c r="D732" s="2" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="E732" s="3" t="s">
-        <v>298</v>
+        <v>26</v>
       </c>
     </row>
     <row r="733" spans="1:5" customHeight="1" ht="40">
       <c r="A733" s="2">
-        <v>15062</v>
+        <v>14872</v>
       </c>
       <c r="B733" s="2">
-        <v>15653</v>
+        <v>76142</v>
       </c>
       <c r="C733" s="2"/>
       <c r="D733" s="2" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E733" s="3" t="s">
-        <v>902</v>
+        <v>6</v>
       </c>
     </row>
     <row r="734" spans="1:5" customHeight="1" ht="40">
       <c r="A734" s="2">
-        <v>13277</v>
+        <v>14874</v>
       </c>
       <c r="B734" s="2">
-        <v>3407</v>
+        <v>76159</v>
       </c>
       <c r="C734" s="2"/>
       <c r="D734" s="2" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E734" s="3" t="s">
-        <v>653</v>
+        <v>517</v>
       </c>
     </row>
     <row r="735" spans="1:5" customHeight="1" ht="40">
       <c r="A735" s="2">
-        <v>13403</v>
+        <v>13281</v>
       </c>
       <c r="B735" s="2">
-        <v>10610</v>
+        <v>3636</v>
       </c>
       <c r="C735" s="2"/>
       <c r="D735" s="2" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E735" s="3" t="s">
-        <v>905</v>
+        <v>117</v>
       </c>
     </row>
     <row r="736" spans="1:5" customHeight="1" ht="40">
       <c r="A736" s="2">
-        <v>15544</v>
+        <v>14689</v>
       </c>
       <c r="B736" s="2">
-        <v>84062</v>
+        <v>68918</v>
       </c>
       <c r="C736" s="2"/>
       <c r="D736" s="2" t="s">
         <v>906</v>
       </c>
       <c r="E736" s="3" t="s">
-        <v>183</v>
+        <v>299</v>
       </c>
     </row>
     <row r="737" spans="1:5" customHeight="1" ht="40">
       <c r="A737" s="2">
-        <v>13996</v>
+        <v>15062</v>
       </c>
       <c r="B737" s="2">
-        <v>45261</v>
+        <v>15653</v>
       </c>
       <c r="C737" s="2"/>
       <c r="D737" s="2" t="s">
         <v>907</v>
       </c>
       <c r="E737" s="3" t="s">
-        <v>370</v>
+        <v>908</v>
       </c>
     </row>
     <row r="738" spans="1:5" customHeight="1" ht="40">
       <c r="A738" s="2">
-        <v>14570</v>
+        <v>13277</v>
       </c>
       <c r="B738" s="2">
-        <v>46589</v>
+        <v>3407</v>
       </c>
       <c r="C738" s="2"/>
       <c r="D738" s="2" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E738" s="3" t="s">
-        <v>866</v>
+        <v>655</v>
       </c>
     </row>
     <row r="739" spans="1:5" customHeight="1" ht="40">
       <c r="A739" s="2">
-        <v>14742</v>
+        <v>13403</v>
       </c>
       <c r="B739" s="2">
-        <v>71024</v>
+        <v>10610</v>
       </c>
       <c r="C739" s="2"/>
       <c r="D739" s="2" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E739" s="3" t="s">
-        <v>481</v>
+        <v>911</v>
       </c>
     </row>
     <row r="740" spans="1:5" customHeight="1" ht="40">
       <c r="A740" s="2">
-        <v>14754</v>
+        <v>15544</v>
       </c>
       <c r="B740" s="2">
-        <v>71093</v>
+        <v>84062</v>
       </c>
       <c r="C740" s="2"/>
       <c r="D740" s="2" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E740" s="3" t="s">
-        <v>744</v>
+        <v>183</v>
       </c>
     </row>
     <row r="741" spans="1:5" customHeight="1" ht="40">
       <c r="A741" s="2">
-        <v>13904</v>
+        <v>13996</v>
       </c>
       <c r="B741" s="2">
-        <v>46343</v>
+        <v>45261</v>
       </c>
       <c r="C741" s="2"/>
       <c r="D741" s="2" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E741" s="3" t="s">
-        <v>912</v>
+        <v>371</v>
       </c>
     </row>
     <row r="742" spans="1:5" customHeight="1" ht="40">
       <c r="A742" s="2">
-        <v>14554</v>
+        <v>14570</v>
       </c>
       <c r="B742" s="2">
-        <v>46350</v>
+        <v>46589</v>
       </c>
       <c r="C742" s="2"/>
       <c r="D742" s="2" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E742" s="3" t="s">
-        <v>914</v>
+        <v>872</v>
       </c>
     </row>
     <row r="743" spans="1:5" customHeight="1" ht="40">
       <c r="A743" s="2">
-        <v>14556</v>
+        <v>14742</v>
       </c>
       <c r="B743" s="2">
-        <v>46367</v>
+        <v>71024</v>
       </c>
       <c r="C743" s="2"/>
       <c r="D743" s="2" t="s">
         <v>915</v>
       </c>
       <c r="E743" s="3" t="s">
-        <v>744</v>
+        <v>482</v>
       </c>
     </row>
     <row r="744" spans="1:5" customHeight="1" ht="40">
       <c r="A744" s="2">
-        <v>14558</v>
+        <v>14754</v>
       </c>
       <c r="B744" s="2">
-        <v>46374</v>
+        <v>71093</v>
       </c>
       <c r="C744" s="2"/>
       <c r="D744" s="2" t="s">
         <v>916</v>
       </c>
       <c r="E744" s="3" t="s">
-        <v>917</v>
+        <v>748</v>
       </c>
     </row>
     <row r="745" spans="1:5" customHeight="1" ht="40">
       <c r="A745" s="2">
-        <v>13595</v>
+        <v>13904</v>
       </c>
       <c r="B745" s="2">
-        <v>36481</v>
+        <v>46343</v>
       </c>
       <c r="C745" s="2"/>
       <c r="D745" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="E745" s="3" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="746" spans="1:5" customHeight="1" ht="40">
       <c r="A746" s="2">
-        <v>13622</v>
+        <v>14554</v>
       </c>
       <c r="B746" s="2">
-        <v>46510</v>
+        <v>46350</v>
       </c>
       <c r="C746" s="2"/>
       <c r="D746" s="2" t="s">
         <v>919</v>
       </c>
       <c r="E746" s="3" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="747" spans="1:5" customHeight="1" ht="40">
       <c r="A747" s="2">
-        <v>13798</v>
+        <v>14556</v>
       </c>
       <c r="B747" s="2">
-        <v>46404</v>
+        <v>46367</v>
       </c>
       <c r="C747" s="2"/>
       <c r="D747" s="2" t="s">
         <v>921</v>
       </c>
       <c r="E747" s="3" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="748" spans="1:5" customHeight="1" ht="40">
       <c r="A748" s="2">
-        <v>14562</v>
+        <v>14558</v>
       </c>
       <c r="B748" s="2">
-        <v>46428</v>
+        <v>46374</v>
       </c>
       <c r="C748" s="2"/>
       <c r="D748" s="2" t="s">
         <v>922</v>
       </c>
       <c r="E748" s="3" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="749" spans="1:5" customHeight="1" ht="40">
       <c r="A749" s="2">
-        <v>14472</v>
+        <v>13595</v>
       </c>
       <c r="B749" s="2">
-        <v>46640</v>
+        <v>36481</v>
       </c>
       <c r="C749" s="2"/>
       <c r="D749" s="2" t="s">
         <v>924</v>
       </c>
       <c r="E749" s="3" t="s">
-        <v>925</v>
+        <v>380</v>
       </c>
     </row>
     <row r="750" spans="1:5" customHeight="1" ht="40">
       <c r="A750" s="2">
-        <v>14102</v>
+        <v>13622</v>
       </c>
       <c r="B750" s="2">
-        <v>51736</v>
+        <v>46510</v>
       </c>
       <c r="C750" s="2"/>
       <c r="D750" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="E750" s="3" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="751" spans="1:5" customHeight="1" ht="40">
       <c r="A751" s="2">
-        <v>14564</v>
+        <v>13798</v>
       </c>
       <c r="B751" s="2">
-        <v>46459</v>
+        <v>46404</v>
       </c>
       <c r="C751" s="2"/>
       <c r="D751" s="2" t="s">
         <v>927</v>
       </c>
       <c r="E751" s="3" t="s">
-        <v>390</v>
+        <v>748</v>
       </c>
     </row>
     <row r="752" spans="1:5" customHeight="1" ht="40">
       <c r="A752" s="2">
-        <v>14568</v>
+        <v>14562</v>
       </c>
       <c r="B752" s="2">
-        <v>46473</v>
+        <v>46428</v>
       </c>
       <c r="C752" s="2"/>
       <c r="D752" s="2" t="s">
         <v>928</v>
       </c>
       <c r="E752" s="3" t="s">
-        <v>370</v>
+        <v>929</v>
       </c>
     </row>
     <row r="753" spans="1:5" customHeight="1" ht="40">
       <c r="A753" s="2">
-        <v>14000</v>
+        <v>14472</v>
       </c>
       <c r="B753" s="2">
-        <v>46480</v>
+        <v>46640</v>
       </c>
       <c r="C753" s="2"/>
       <c r="D753" s="2" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="E753" s="3" t="s">
-        <v>440</v>
+        <v>931</v>
       </c>
     </row>
     <row r="754" spans="1:5" customHeight="1" ht="40">
       <c r="A754" s="2">
-        <v>15422</v>
+        <v>14102</v>
       </c>
       <c r="B754" s="2">
-        <v>46664</v>
+        <v>51736</v>
       </c>
       <c r="C754" s="2"/>
       <c r="D754" s="2" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="E754" s="3" t="s">
-        <v>529</v>
+        <v>923</v>
       </c>
     </row>
     <row r="755" spans="1:5" customHeight="1" ht="40">
       <c r="A755" s="2">
-        <v>14572</v>
+        <v>14564</v>
       </c>
       <c r="B755" s="2">
-        <v>46688</v>
+        <v>46459</v>
       </c>
       <c r="C755" s="2"/>
       <c r="D755" s="2" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E755" s="3" t="s">
-        <v>84</v>
+        <v>391</v>
       </c>
     </row>
     <row r="756" spans="1:5" customHeight="1" ht="40">
       <c r="A756" s="2">
-        <v>15458</v>
+        <v>15680</v>
       </c>
       <c r="B756" s="2">
-        <v>46671</v>
+        <v>46633</v>
       </c>
       <c r="C756" s="2"/>
       <c r="D756" s="2" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E756" s="3" t="s">
-        <v>744</v>
+        <v>935</v>
       </c>
     </row>
     <row r="757" spans="1:5" customHeight="1" ht="40">
       <c r="A757" s="2">
-        <v>14758</v>
+        <v>15686</v>
       </c>
       <c r="B757" s="2">
-        <v>71185</v>
+        <v>77934</v>
       </c>
       <c r="C757" s="2"/>
       <c r="D757" s="2" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="E757" s="3" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
     </row>
     <row r="758" spans="1:5" customHeight="1" ht="40">
       <c r="A758" s="2">
-        <v>15470</v>
+        <v>14568</v>
       </c>
       <c r="B758" s="2">
-        <v>77385</v>
+        <v>46473</v>
       </c>
       <c r="C758" s="2"/>
       <c r="D758" s="2" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="E758" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="759" spans="1:5" customHeight="1" ht="40">
       <c r="A759" s="2">
-        <v>13800</v>
+        <v>14000</v>
       </c>
       <c r="B759" s="2">
-        <v>46497</v>
+        <v>46480</v>
       </c>
       <c r="C759" s="2"/>
       <c r="D759" s="2" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E759" s="3" t="s">
-        <v>370</v>
+        <v>441</v>
       </c>
     </row>
     <row r="760" spans="1:5" customHeight="1" ht="40">
       <c r="A760" s="2">
-        <v>13802</v>
+        <v>15422</v>
       </c>
       <c r="B760" s="2">
-        <v>46657</v>
+        <v>46664</v>
       </c>
       <c r="C760" s="2"/>
       <c r="D760" s="2" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E760" s="3" t="s">
-        <v>866</v>
+        <v>531</v>
       </c>
     </row>
     <row r="761" spans="1:5" customHeight="1" ht="40">
       <c r="A761" s="2">
-        <v>14760</v>
+        <v>14572</v>
       </c>
       <c r="B761" s="2">
-        <v>72014</v>
+        <v>46688</v>
       </c>
       <c r="C761" s="2"/>
       <c r="D761" s="2" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="E761" s="3" t="s">
-        <v>914</v>
+        <v>84</v>
       </c>
     </row>
     <row r="762" spans="1:5" customHeight="1" ht="40">
       <c r="A762" s="2">
-        <v>15456</v>
+        <v>15458</v>
       </c>
       <c r="B762" s="2">
-        <v>46503</v>
+        <v>46671</v>
       </c>
       <c r="C762" s="2"/>
       <c r="D762" s="2" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E762" s="3" t="s">
-        <v>358</v>
+        <v>748</v>
       </c>
     </row>
     <row r="763" spans="1:5" customHeight="1" ht="40">
       <c r="A763" s="2">
-        <v>14854</v>
+        <v>14758</v>
       </c>
       <c r="B763" s="2">
-        <v>75930</v>
+        <v>71185</v>
       </c>
       <c r="C763" s="2"/>
       <c r="D763" s="2" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="E763" s="3" t="s">
-        <v>124</v>
+        <v>371</v>
       </c>
     </row>
     <row r="764" spans="1:5" customHeight="1" ht="40">
       <c r="A764" s="2">
-        <v>14368</v>
+        <v>15470</v>
       </c>
       <c r="B764" s="2">
-        <v>42291</v>
+        <v>77385</v>
       </c>
       <c r="C764" s="2"/>
       <c r="D764" s="2" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E764" s="3" t="s">
-        <v>206</v>
+        <v>371</v>
       </c>
     </row>
     <row r="765" spans="1:5" customHeight="1" ht="40">
       <c r="A765" s="2">
-        <v>14366</v>
+        <v>13800</v>
       </c>
       <c r="B765" s="2">
-        <v>42277</v>
+        <v>46497</v>
       </c>
       <c r="C765" s="2"/>
       <c r="D765" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E765" s="3" t="s">
-        <v>316</v>
+        <v>371</v>
       </c>
     </row>
     <row r="766" spans="1:5" customHeight="1" ht="40">
       <c r="A766" s="2">
-        <v>15640</v>
+        <v>13802</v>
       </c>
       <c r="B766" s="2">
-        <v>53471</v>
+        <v>46657</v>
       </c>
       <c r="C766" s="2"/>
       <c r="D766" s="2" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="E766" s="3" t="s">
-        <v>219</v>
+        <v>872</v>
       </c>
     </row>
     <row r="767" spans="1:5" customHeight="1" ht="40">
       <c r="A767" s="2">
-        <v>13207</v>
+        <v>14760</v>
       </c>
       <c r="B767" s="2">
-        <v>62</v>
+        <v>72014</v>
       </c>
       <c r="C767" s="2"/>
       <c r="D767" s="2" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="E767" s="3" t="s">
-        <v>219</v>
+        <v>920</v>
       </c>
     </row>
     <row r="768" spans="1:5" customHeight="1" ht="40">
       <c r="A768" s="2">
-        <v>13583</v>
+        <v>15456</v>
       </c>
       <c r="B768" s="2">
-        <v>34357</v>
+        <v>46503</v>
       </c>
       <c r="C768" s="2"/>
       <c r="D768" s="2" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E768" s="3" t="s">
-        <v>202</v>
+        <v>359</v>
       </c>
     </row>
     <row r="769" spans="1:5" customHeight="1" ht="40">
       <c r="A769" s="2">
-        <v>13599</v>
+        <v>15702</v>
       </c>
       <c r="B769" s="2">
-        <v>36689</v>
+        <v>94467</v>
       </c>
       <c r="C769" s="2"/>
       <c r="D769" s="2" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E769" s="3" t="s">
-        <v>104</v>
+        <v>227</v>
       </c>
     </row>
     <row r="770" spans="1:5" customHeight="1" ht="40">
       <c r="A770" s="2">
-        <v>15638</v>
+        <v>15692</v>
       </c>
       <c r="B770" s="2">
-        <v>19491</v>
+        <v>94412</v>
       </c>
       <c r="C770" s="2"/>
       <c r="D770" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="E770" s="3" t="s">
-        <v>327</v>
+        <v>78</v>
       </c>
     </row>
     <row r="771" spans="1:5" customHeight="1" ht="40">
       <c r="A771" s="2">
-        <v>14944</v>
+        <v>15708</v>
       </c>
       <c r="B771" s="2">
-        <v>76470</v>
+        <v>94498</v>
       </c>
       <c r="C771" s="2"/>
       <c r="D771" s="2" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E771" s="3" t="s">
-        <v>344</v>
+        <v>227</v>
       </c>
     </row>
     <row r="772" spans="1:5" customHeight="1" ht="40">
       <c r="A772" s="2">
-        <v>14529</v>
+        <v>15688</v>
       </c>
       <c r="B772" s="2">
-        <v>43205</v>
+        <v>94399</v>
       </c>
       <c r="C772" s="2"/>
       <c r="D772" s="2" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="E772" s="3" t="s">
-        <v>187</v>
+        <v>393</v>
       </c>
     </row>
     <row r="773" spans="1:5" customHeight="1" ht="40">
       <c r="A773" s="2">
-        <v>15460</v>
+        <v>15700</v>
       </c>
       <c r="B773" s="2">
-        <v>69281</v>
+        <v>94450</v>
       </c>
       <c r="C773" s="2"/>
       <c r="D773" s="2" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E773" s="3" t="s">
-        <v>501</v>
+        <v>227</v>
       </c>
     </row>
     <row r="774" spans="1:5" customHeight="1" ht="40">
       <c r="A774" s="2">
-        <v>13267</v>
+        <v>15698</v>
       </c>
       <c r="B774" s="2">
-        <v>2233</v>
+        <v>94443</v>
       </c>
       <c r="C774" s="2"/>
       <c r="D774" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E774" s="3" t="s">
-        <v>327</v>
+        <v>227</v>
       </c>
     </row>
     <row r="775" spans="1:5" customHeight="1" ht="40">
       <c r="A775" s="2">
-        <v>13329</v>
+        <v>15694</v>
       </c>
       <c r="B775" s="2">
-        <v>8594</v>
+        <v>94429</v>
       </c>
       <c r="C775" s="2"/>
       <c r="D775" s="2" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="E775" s="3" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
     </row>
     <row r="776" spans="1:5" customHeight="1" ht="40">
       <c r="A776" s="2">
-        <v>13285</v>
+        <v>15690</v>
       </c>
       <c r="B776" s="2">
-        <v>3650</v>
+        <v>94405</v>
       </c>
       <c r="C776" s="2"/>
       <c r="D776" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="E776" s="3" t="s">
-        <v>953</v>
+        <v>482</v>
       </c>
     </row>
     <row r="777" spans="1:5" customHeight="1" ht="40">
       <c r="A777" s="2">
-        <v>14623</v>
+        <v>15704</v>
       </c>
       <c r="B777" s="2">
-        <v>55932</v>
+        <v>94474</v>
       </c>
       <c r="C777" s="2"/>
       <c r="D777" s="2" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="E777" s="3" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
     </row>
     <row r="778" spans="1:5" customHeight="1" ht="40">
       <c r="A778" s="2">
-        <v>13498</v>
+        <v>15696</v>
       </c>
       <c r="B778" s="2">
-        <v>15240</v>
+        <v>94436</v>
       </c>
       <c r="C778" s="2"/>
       <c r="D778" s="2" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E778" s="3" t="s">
-        <v>187</v>
+        <v>227</v>
       </c>
     </row>
     <row r="779" spans="1:5" customHeight="1" ht="40">
       <c r="A779" s="2">
-        <v>13500</v>
+        <v>15706</v>
       </c>
       <c r="B779" s="2">
-        <v>15257</v>
+        <v>94481</v>
       </c>
       <c r="C779" s="2"/>
       <c r="D779" s="2" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="E779" s="3" t="s">
-        <v>18</v>
+        <v>227</v>
       </c>
     </row>
     <row r="780" spans="1:5" customHeight="1" ht="40">
       <c r="A780" s="2">
-        <v>14691</v>
+        <v>14854</v>
       </c>
       <c r="B780" s="2">
-        <v>69274</v>
+        <v>75930</v>
       </c>
       <c r="C780" s="2"/>
       <c r="D780" s="2" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="E780" s="3" t="s">
-        <v>192</v>
+        <v>124</v>
       </c>
     </row>
     <row r="781" spans="1:5" customHeight="1" ht="40">
       <c r="A781" s="2">
-        <v>13233</v>
+        <v>14368</v>
       </c>
       <c r="B781" s="2">
-        <v>1113</v>
+        <v>42291</v>
       </c>
       <c r="C781" s="2"/>
       <c r="D781" s="2" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E781" s="3" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
     </row>
     <row r="782" spans="1:5" customHeight="1" ht="40">
       <c r="A782" s="2">
-        <v>13998</v>
+        <v>14366</v>
       </c>
       <c r="B782" s="2">
-        <v>45315</v>
+        <v>42277</v>
       </c>
       <c r="C782" s="2"/>
       <c r="D782" s="2" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E782" s="3" t="s">
-        <v>21</v>
+        <v>317</v>
       </c>
     </row>
     <row r="783" spans="1:5" customHeight="1" ht="40">
       <c r="A783" s="2">
-        <v>13808</v>
+        <v>15640</v>
       </c>
       <c r="B783" s="2">
-        <v>47807</v>
+        <v>53471</v>
       </c>
       <c r="C783" s="2"/>
       <c r="D783" s="2" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="E783" s="3" t="s">
-        <v>377</v>
+        <v>220</v>
       </c>
     </row>
     <row r="784" spans="1:5" customHeight="1" ht="40">
       <c r="A784" s="2">
-        <v>13912</v>
+        <v>13207</v>
       </c>
       <c r="B784" s="2">
-        <v>47555</v>
+        <v>62</v>
       </c>
       <c r="C784" s="2"/>
       <c r="D784" s="2" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E784" s="3" t="s">
-        <v>736</v>
+        <v>220</v>
       </c>
     </row>
     <row r="785" spans="1:5" customHeight="1" ht="40">
       <c r="A785" s="2">
-        <v>14132</v>
+        <v>13583</v>
       </c>
       <c r="B785" s="2">
-        <v>33893</v>
+        <v>34357</v>
       </c>
       <c r="C785" s="2"/>
       <c r="D785" s="2" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="E785" s="3" t="s">
-        <v>394</v>
+        <v>203</v>
       </c>
     </row>
     <row r="786" spans="1:5" customHeight="1" ht="40">
       <c r="A786" s="2">
-        <v>14584</v>
+        <v>13599</v>
       </c>
       <c r="B786" s="2">
-        <v>47883</v>
+        <v>36689</v>
       </c>
       <c r="C786" s="2"/>
       <c r="D786" s="2" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="E786" s="3" t="s">
-        <v>914</v>
+        <v>104</v>
       </c>
     </row>
     <row r="787" spans="1:5" customHeight="1" ht="40">
       <c r="A787" s="2">
-        <v>13496</v>
+        <v>15638</v>
       </c>
       <c r="B787" s="2">
-        <v>15189</v>
+        <v>19491</v>
       </c>
       <c r="C787" s="2"/>
       <c r="D787" s="2" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E787" s="3" t="s">
-        <v>965</v>
+        <v>328</v>
       </c>
     </row>
     <row r="788" spans="1:5" customHeight="1" ht="40">
       <c r="A788" s="2">
-        <v>14016</v>
+        <v>14944</v>
       </c>
       <c r="B788" s="2">
-        <v>50753</v>
+        <v>76470</v>
       </c>
       <c r="C788" s="2"/>
       <c r="D788" s="2" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="E788" s="3" t="s">
-        <v>967</v>
+        <v>345</v>
       </c>
     </row>
     <row r="789" spans="1:5" customHeight="1" ht="40">
       <c r="A789" s="2">
-        <v>13926</v>
+        <v>14529</v>
       </c>
       <c r="B789" s="2">
-        <v>50784</v>
+        <v>43205</v>
       </c>
       <c r="C789" s="2"/>
       <c r="D789" s="2" t="s">
         <v>968</v>
       </c>
       <c r="E789" s="3" t="s">
-        <v>388</v>
+        <v>187</v>
       </c>
     </row>
     <row r="790" spans="1:5" customHeight="1" ht="40">
       <c r="A790" s="2">
-        <v>15008</v>
+        <v>15460</v>
       </c>
       <c r="B790" s="2">
-        <v>84123</v>
+        <v>69281</v>
       </c>
       <c r="C790" s="2"/>
       <c r="D790" s="2" t="s">
         <v>969</v>
       </c>
       <c r="E790" s="3" t="s">
-        <v>124</v>
+        <v>503</v>
       </c>
     </row>
     <row r="791" spans="1:5" customHeight="1" ht="40">
       <c r="A791" s="2">
-        <v>14550</v>
+        <v>13267</v>
       </c>
       <c r="B791" s="2">
-        <v>45322</v>
+        <v>2233</v>
       </c>
       <c r="C791" s="2"/>
       <c r="D791" s="2" t="s">
         <v>970</v>
       </c>
       <c r="E791" s="3" t="s">
-        <v>971</v>
+        <v>328</v>
       </c>
     </row>
     <row r="792" spans="1:5" customHeight="1" ht="40">
       <c r="A792" s="2">
-        <v>14738</v>
+        <v>15682</v>
       </c>
       <c r="B792" s="2">
-        <v>70935</v>
+        <v>75848</v>
       </c>
       <c r="C792" s="2"/>
       <c r="D792" s="2" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="E792" s="3" t="s">
-        <v>973</v>
+        <v>187</v>
       </c>
     </row>
     <row r="793" spans="1:5" customHeight="1" ht="40">
       <c r="A793" s="2">
-        <v>14512</v>
+        <v>13329</v>
       </c>
       <c r="B793" s="2">
-        <v>39147</v>
+        <v>8594</v>
       </c>
       <c r="C793" s="2"/>
       <c r="D793" s="2" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="E793" s="3" t="s">
-        <v>975</v>
+        <v>175</v>
       </c>
     </row>
     <row r="794" spans="1:5" customHeight="1" ht="40">
       <c r="A794" s="2">
-        <v>15006</v>
+        <v>13285</v>
       </c>
       <c r="B794" s="2">
-        <v>84079</v>
+        <v>3650</v>
       </c>
       <c r="C794" s="2"/>
       <c r="D794" s="2" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="E794" s="3" t="s">
-        <v>260</v>
+        <v>974</v>
       </c>
     </row>
     <row r="795" spans="1:5" customHeight="1" ht="40">
       <c r="A795" s="2">
-        <v>14862</v>
+        <v>14623</v>
       </c>
       <c r="B795" s="2">
-        <v>76036</v>
+        <v>55932</v>
       </c>
       <c r="C795" s="2"/>
       <c r="D795" s="2" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="E795" s="3" t="s">
-        <v>197</v>
+        <v>220</v>
       </c>
     </row>
     <row r="796" spans="1:5" customHeight="1" ht="40">
       <c r="A796" s="2">
-        <v>15060</v>
+        <v>13498</v>
       </c>
       <c r="B796" s="2">
-        <v>15646</v>
+        <v>15240</v>
       </c>
       <c r="C796" s="2"/>
       <c r="D796" s="2" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="E796" s="3" t="s">
-        <v>260</v>
+        <v>187</v>
       </c>
     </row>
     <row r="797" spans="1:5" customHeight="1" ht="40">
       <c r="A797" s="2">
-        <v>14597</v>
+        <v>13500</v>
       </c>
       <c r="B797" s="2">
-        <v>49856</v>
+        <v>15257</v>
       </c>
       <c r="C797" s="2"/>
       <c r="D797" s="2" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="E797" s="3" t="s">
-        <v>575</v>
+        <v>18</v>
       </c>
     </row>
     <row r="798" spans="1:5" customHeight="1" ht="40">
       <c r="A798" s="2">
-        <v>13364</v>
+        <v>14691</v>
       </c>
       <c r="B798" s="2">
-        <v>9669</v>
+        <v>69274</v>
       </c>
       <c r="C798" s="2"/>
       <c r="D798" s="2" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="E798" s="3" t="s">
-        <v>493</v>
+        <v>192</v>
       </c>
     </row>
     <row r="799" spans="1:5" customHeight="1" ht="40">
       <c r="A799" s="2">
-        <v>13716</v>
+        <v>13233</v>
       </c>
       <c r="B799" s="2">
-        <v>20619</v>
+        <v>1113</v>
       </c>
       <c r="C799" s="2"/>
       <c r="D799" s="2" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="E799" s="3" t="s">
-        <v>982</v>
+        <v>192</v>
       </c>
     </row>
     <row r="800" spans="1:5" customHeight="1" ht="40">
       <c r="A800" s="2">
-        <v>13435</v>
+        <v>13998</v>
       </c>
       <c r="B800" s="2">
-        <v>11464</v>
+        <v>45315</v>
       </c>
       <c r="C800" s="2"/>
       <c r="D800" s="2" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="E800" s="3" t="s">
-        <v>260</v>
+        <v>21</v>
       </c>
     </row>
     <row r="801" spans="1:5" customHeight="1" ht="40">
       <c r="A801" s="2">
-        <v>15012</v>
+        <v>13808</v>
       </c>
       <c r="B801" s="2">
-        <v>84574</v>
+        <v>47807</v>
       </c>
       <c r="C801" s="2"/>
       <c r="D801" s="2" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="E801" s="3" t="s">
-        <v>187</v>
+        <v>378</v>
       </c>
     </row>
     <row r="802" spans="1:5" customHeight="1" ht="40">
       <c r="A802" s="2">
-        <v>13253</v>
+        <v>13912</v>
       </c>
       <c r="B802" s="2">
-        <v>1731</v>
+        <v>47555</v>
       </c>
       <c r="C802" s="2"/>
       <c r="D802" s="2" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="E802" s="3" t="s">
-        <v>18</v>
+        <v>740</v>
       </c>
     </row>
     <row r="803" spans="1:5" customHeight="1" ht="40">
       <c r="A803" s="2">
-        <v>14552</v>
+        <v>14132</v>
       </c>
       <c r="B803" s="2">
-        <v>46220</v>
+        <v>33893</v>
       </c>
       <c r="C803" s="2"/>
       <c r="D803" s="2" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="E803" s="3" t="s">
-        <v>102</v>
+        <v>395</v>
       </c>
     </row>
     <row r="804" spans="1:5" customHeight="1" ht="40">
       <c r="A804" s="2">
-        <v>13219</v>
+        <v>14584</v>
       </c>
       <c r="B804" s="2">
-        <v>499</v>
+        <v>47883</v>
       </c>
       <c r="C804" s="2"/>
       <c r="D804" s="2" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="E804" s="3" t="s">
-        <v>219</v>
+        <v>920</v>
       </c>
     </row>
     <row r="805" spans="1:5" customHeight="1" ht="40">
       <c r="A805" s="2">
-        <v>13632</v>
+        <v>13496</v>
       </c>
       <c r="B805" s="2">
-        <v>47104</v>
+        <v>15189</v>
       </c>
       <c r="C805" s="2"/>
       <c r="D805" s="2" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="E805" s="3" t="s">
-        <v>241</v>
+        <v>986</v>
       </c>
     </row>
     <row r="806" spans="1:5" customHeight="1" ht="40">
       <c r="A806" s="2">
-        <v>13607</v>
+        <v>14016</v>
       </c>
       <c r="B806" s="2">
-        <v>38591</v>
+        <v>50753</v>
       </c>
       <c r="C806" s="2"/>
       <c r="D806" s="2" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="E806" s="3" t="s">
-        <v>119</v>
+        <v>988</v>
       </c>
     </row>
     <row r="807" spans="1:5" customHeight="1" ht="40">
       <c r="A807" s="2">
-        <v>13605</v>
+        <v>13926</v>
       </c>
       <c r="B807" s="2">
-        <v>38355</v>
+        <v>50784</v>
       </c>
       <c r="C807" s="2"/>
       <c r="D807" s="2" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="E807" s="3" t="s">
-        <v>127</v>
+        <v>389</v>
       </c>
     </row>
     <row r="808" spans="1:5" customHeight="1" ht="40">
       <c r="A808" s="2">
-        <v>13557</v>
+        <v>15008</v>
       </c>
       <c r="B808" s="2">
-        <v>19910</v>
+        <v>84123</v>
       </c>
       <c r="C808" s="2"/>
       <c r="D808" s="2" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E808" s="3" t="s">
-        <v>533</v>
+        <v>124</v>
       </c>
     </row>
     <row r="809" spans="1:5" customHeight="1" ht="40">
       <c r="A809" s="2">
-        <v>14354</v>
+        <v>14550</v>
       </c>
       <c r="B809" s="2">
-        <v>30977</v>
+        <v>45322</v>
       </c>
       <c r="C809" s="2"/>
       <c r="D809" s="2" t="s">
+        <v>991</v>
+      </c>
+      <c r="E809" s="3" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="810" spans="1:5" customHeight="1" ht="40">
       <c r="A810" s="2">
-        <v>14424</v>
+        <v>14738</v>
       </c>
       <c r="B810" s="2">
-        <v>19934</v>
+        <v>70935</v>
       </c>
       <c r="C810" s="2"/>
       <c r="D810" s="2" t="s">
         <v>993</v>
       </c>
       <c r="E810" s="3" t="s">
-        <v>117</v>
+        <v>994</v>
       </c>
     </row>
     <row r="811" spans="1:5" customHeight="1" ht="40">
       <c r="A811" s="2">
-        <v>13626</v>
+        <v>14512</v>
       </c>
       <c r="B811" s="2">
-        <v>46572</v>
+        <v>39147</v>
       </c>
       <c r="C811" s="2"/>
       <c r="D811" s="2" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="E811" s="3" t="s">
-        <v>124</v>
+        <v>996</v>
       </c>
     </row>
     <row r="812" spans="1:5" customHeight="1" ht="40">
       <c r="A812" s="2">
-        <v>14420</v>
+        <v>15006</v>
       </c>
       <c r="B812" s="2">
-        <v>66235</v>
+        <v>84079</v>
       </c>
       <c r="C812" s="2"/>
       <c r="D812" s="2" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E812" s="3" t="s">
-        <v>117</v>
+        <v>261</v>
       </c>
     </row>
     <row r="813" spans="1:5" customHeight="1" ht="40">
       <c r="A813" s="2">
-        <v>13624</v>
+        <v>14862</v>
       </c>
       <c r="B813" s="2">
-        <v>46565</v>
+        <v>76036</v>
       </c>
       <c r="C813" s="2"/>
       <c r="D813" s="2" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="E813" s="3" t="s">
-        <v>646</v>
+        <v>197</v>
       </c>
     </row>
     <row r="814" spans="1:5" customHeight="1" ht="40">
       <c r="A814" s="2">
-        <v>13648</v>
+        <v>15060</v>
       </c>
       <c r="B814" s="2">
-        <v>49672</v>
+        <v>15646</v>
       </c>
       <c r="C814" s="2"/>
       <c r="D814" s="2" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E814" s="3" t="s">
-        <v>21</v>
+        <v>261</v>
       </c>
     </row>
     <row r="815" spans="1:5" customHeight="1" ht="40">
       <c r="A815" s="2">
-        <v>13531</v>
+        <v>14597</v>
       </c>
       <c r="B815" s="2">
-        <v>44882</v>
+        <v>49856</v>
       </c>
       <c r="C815" s="2"/>
       <c r="D815" s="2" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E815" s="3" t="s">
-        <v>10</v>
+        <v>577</v>
       </c>
     </row>
     <row r="816" spans="1:5" customHeight="1" ht="40">
       <c r="A816" s="2">
-        <v>13535</v>
+        <v>13364</v>
       </c>
       <c r="B816" s="2">
-        <v>47128</v>
+        <v>9669</v>
       </c>
       <c r="C816" s="2"/>
       <c r="D816" s="2" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="E816" s="3" t="s">
-        <v>14</v>
+        <v>494</v>
       </c>
     </row>
     <row r="817" spans="1:5" customHeight="1" ht="40">
       <c r="A817" s="2">
-        <v>14695</v>
+        <v>13716</v>
       </c>
       <c r="B817" s="2">
-        <v>69885</v>
+        <v>20619</v>
       </c>
       <c r="C817" s="2"/>
       <c r="D817" s="2" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E817" s="3" t="s">
-        <v>646</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="818" spans="1:5" customHeight="1" ht="40">
       <c r="A818" s="2">
-        <v>14426</v>
+        <v>13435</v>
       </c>
       <c r="B818" s="2">
-        <v>24204</v>
+        <v>11464</v>
       </c>
       <c r="C818" s="2"/>
       <c r="D818" s="2" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="E818" s="3" t="s">
-        <v>646</v>
+        <v>261</v>
       </c>
     </row>
     <row r="819" spans="1:5" customHeight="1" ht="40">
       <c r="A819" s="2">
-        <v>13668</v>
+        <v>15012</v>
       </c>
       <c r="B819" s="2">
-        <v>51699</v>
+        <v>84574</v>
       </c>
       <c r="C819" s="2"/>
       <c r="D819" s="2" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="E819" s="3" t="s">
-        <v>93</v>
+        <v>187</v>
       </c>
     </row>
     <row r="820" spans="1:5" customHeight="1" ht="40">
       <c r="A820" s="2">
-        <v>14418</v>
+        <v>13253</v>
       </c>
       <c r="B820" s="2">
-        <v>63890</v>
+        <v>1731</v>
       </c>
       <c r="C820" s="2"/>
       <c r="D820" s="2" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="E820" s="3" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
     </row>
     <row r="821" spans="1:5" customHeight="1" ht="40">
       <c r="A821" s="2">
-        <v>14416</v>
+        <v>14552</v>
       </c>
       <c r="B821" s="2">
-        <v>63838</v>
+        <v>46220</v>
       </c>
       <c r="C821" s="2"/>
       <c r="D821" s="2" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="E821" s="3" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
     </row>
     <row r="822" spans="1:5" customHeight="1" ht="40">
       <c r="A822" s="2">
-        <v>14992</v>
+        <v>13219</v>
       </c>
       <c r="B822" s="2">
-        <v>78399</v>
+        <v>499</v>
       </c>
       <c r="C822" s="2"/>
       <c r="D822" s="2" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="E822" s="3" t="s">
-        <v>21</v>
+        <v>220</v>
       </c>
     </row>
     <row r="823" spans="1:5" customHeight="1" ht="40">
       <c r="A823" s="2">
-        <v>13670</v>
+        <v>13632</v>
       </c>
       <c r="B823" s="2">
-        <v>51705</v>
+        <v>47104</v>
       </c>
       <c r="C823" s="2"/>
       <c r="D823" s="2" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="E823" s="3" t="s">
-        <v>16</v>
+        <v>242</v>
       </c>
     </row>
     <row r="824" spans="1:5" customHeight="1" ht="40">
       <c r="A824" s="2">
-        <v>14408</v>
+        <v>13607</v>
       </c>
       <c r="B824" s="2">
-        <v>62664</v>
+        <v>38591</v>
       </c>
       <c r="C824" s="2"/>
       <c r="D824" s="2" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="E824" s="3" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
     </row>
     <row r="825" spans="1:5" customHeight="1" ht="40">
       <c r="A825" s="2">
-        <v>13541</v>
+        <v>13605</v>
       </c>
       <c r="B825" s="2">
-        <v>49993</v>
+        <v>38355</v>
       </c>
       <c r="C825" s="2"/>
       <c r="D825" s="2" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="E825" s="3" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
     </row>
     <row r="826" spans="1:5" customHeight="1" ht="40">
       <c r="A826" s="2">
-        <v>14980</v>
+        <v>13557</v>
       </c>
       <c r="B826" s="2">
-        <v>77910</v>
+        <v>19910</v>
       </c>
       <c r="C826" s="2"/>
       <c r="D826" s="2" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="E826" s="3" t="s">
-        <v>8</v>
+        <v>535</v>
       </c>
     </row>
     <row r="827" spans="1:5" customHeight="1" ht="40">
       <c r="A827" s="2">
-        <v>14410</v>
+        <v>14354</v>
       </c>
       <c r="B827" s="2">
-        <v>62671</v>
+        <v>30977</v>
       </c>
       <c r="C827" s="2"/>
       <c r="D827" s="2" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="E827" s="3" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
     </row>
     <row r="828" spans="1:5" customHeight="1" ht="40">
       <c r="A828" s="2">
-        <v>14994</v>
+        <v>14424</v>
       </c>
       <c r="B828" s="2">
-        <v>78405</v>
+        <v>19934</v>
       </c>
       <c r="C828" s="2"/>
       <c r="D828" s="2" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="E828" s="3" t="s">
-        <v>165</v>
+        <v>117</v>
       </c>
     </row>
     <row r="829" spans="1:5" customHeight="1" ht="40">
       <c r="A829" s="2">
-        <v>13666</v>
+        <v>13626</v>
       </c>
       <c r="B829" s="2">
-        <v>50821</v>
+        <v>46572</v>
       </c>
       <c r="C829" s="2"/>
       <c r="D829" s="2" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="E829" s="3" t="s">
-        <v>533</v>
+        <v>124</v>
       </c>
     </row>
     <row r="830" spans="1:5" customHeight="1" ht="40">
       <c r="A830" s="2">
-        <v>14996</v>
+        <v>14420</v>
       </c>
       <c r="B830" s="2">
-        <v>78429</v>
+        <v>66235</v>
       </c>
       <c r="C830" s="2"/>
       <c r="D830" s="2" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="E830" s="3" t="s">
-        <v>91</v>
+        <v>117</v>
       </c>
     </row>
     <row r="831" spans="1:5" customHeight="1" ht="40">
       <c r="A831" s="2">
-        <v>14998</v>
+        <v>13624</v>
       </c>
       <c r="B831" s="2">
-        <v>78436</v>
+        <v>46565</v>
       </c>
       <c r="C831" s="2"/>
       <c r="D831" s="2" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="E831" s="3" t="s">
-        <v>127</v>
+        <v>648</v>
       </c>
     </row>
     <row r="832" spans="1:5" customHeight="1" ht="40">
       <c r="A832" s="2">
-        <v>14412</v>
+        <v>13648</v>
       </c>
       <c r="B832" s="2">
-        <v>62688</v>
+        <v>49672</v>
       </c>
       <c r="C832" s="2"/>
       <c r="D832" s="2" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="E832" s="3" t="s">
-        <v>158</v>
+        <v>21</v>
       </c>
     </row>
     <row r="833" spans="1:5" customHeight="1" ht="40">
       <c r="A833" s="2">
-        <v>13816</v>
+        <v>13531</v>
       </c>
       <c r="B833" s="2">
-        <v>51019</v>
+        <v>44882</v>
       </c>
       <c r="C833" s="2"/>
       <c r="D833" s="2" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="E833" s="3" t="s">
-        <v>377</v>
+        <v>10</v>
       </c>
     </row>
     <row r="834" spans="1:5" customHeight="1" ht="40">
       <c r="A834" s="2">
-        <v>14876</v>
+        <v>13535</v>
       </c>
       <c r="B834" s="2">
-        <v>76166</v>
+        <v>47128</v>
       </c>
       <c r="C834" s="2"/>
       <c r="D834" s="2" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
       <c r="E834" s="3" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
     </row>
     <row r="835" spans="1:5" customHeight="1" ht="40">
       <c r="A835" s="2">
-        <v>15070</v>
+        <v>14695</v>
       </c>
       <c r="B835" s="2">
-        <v>15943</v>
+        <v>69885</v>
       </c>
       <c r="C835" s="2"/>
       <c r="D835" s="2" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="E835" s="3" t="s">
-        <v>104</v>
+        <v>648</v>
       </c>
     </row>
     <row r="836" spans="1:5" customHeight="1" ht="40">
       <c r="A836" s="2">
-        <v>14878</v>
+        <v>14426</v>
       </c>
       <c r="B836" s="2">
-        <v>76173</v>
+        <v>24204</v>
       </c>
       <c r="C836" s="2"/>
       <c r="D836" s="2" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="E836" s="3" t="s">
-        <v>192</v>
+        <v>648</v>
       </c>
     </row>
     <row r="837" spans="1:5" customHeight="1" ht="40">
       <c r="A837" s="2">
-        <v>14888</v>
+        <v>13668</v>
       </c>
       <c r="B837" s="2">
-        <v>76883</v>
+        <v>51699</v>
       </c>
       <c r="C837" s="2"/>
       <c r="D837" s="2" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="E837" s="3" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
     </row>
     <row r="838" spans="1:5" customHeight="1" ht="40">
       <c r="A838" s="2">
-        <v>13910</v>
+        <v>14418</v>
       </c>
       <c r="B838" s="2">
-        <v>47227</v>
+        <v>63890</v>
       </c>
       <c r="C838" s="2"/>
       <c r="D838" s="2" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="E838" s="3" t="s">
-        <v>1022</v>
+        <v>91</v>
       </c>
     </row>
     <row r="839" spans="1:5" customHeight="1" ht="40">
       <c r="A839" s="2">
-        <v>14611</v>
+        <v>14416</v>
       </c>
       <c r="B839" s="2">
-        <v>52788</v>
+        <v>63838</v>
       </c>
       <c r="C839" s="2"/>
       <c r="D839" s="2" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="E839" s="3" t="s">
-        <v>1022</v>
+        <v>165</v>
       </c>
     </row>
     <row r="840" spans="1:5" customHeight="1" ht="40">
       <c r="A840" s="2">
-        <v>14006</v>
+        <v>15676</v>
       </c>
       <c r="B840" s="2">
-        <v>47210</v>
+        <v>35392</v>
       </c>
       <c r="C840" s="2"/>
       <c r="D840" s="2" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="E840" s="3" t="s">
-        <v>1025</v>
+        <v>127</v>
       </c>
     </row>
     <row r="841" spans="1:5" customHeight="1" ht="40">
       <c r="A841" s="2">
-        <v>14008</v>
+        <v>14992</v>
       </c>
       <c r="B841" s="2">
-        <v>47319</v>
+        <v>78399</v>
       </c>
       <c r="C841" s="2"/>
       <c r="D841" s="2" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E841" s="3" t="s">
-        <v>917</v>
+        <v>21</v>
       </c>
     </row>
     <row r="842" spans="1:5" customHeight="1" ht="40">
       <c r="A842" s="2">
-        <v>14578</v>
+        <v>13670</v>
       </c>
       <c r="B842" s="2">
-        <v>47203</v>
+        <v>51705</v>
       </c>
       <c r="C842" s="2"/>
       <c r="D842" s="2" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="E842" s="3" t="s">
-        <v>1028</v>
+        <v>16</v>
       </c>
     </row>
     <row r="843" spans="1:5" customHeight="1" ht="40">
       <c r="A843" s="2">
-        <v>14978</v>
+        <v>14408</v>
       </c>
       <c r="B843" s="2">
-        <v>77880</v>
+        <v>62664</v>
       </c>
       <c r="C843" s="2"/>
       <c r="D843" s="2" t="s">
         <v>1029</v>
       </c>
       <c r="E843" s="3" t="s">
-        <v>228</v>
+        <v>165</v>
       </c>
     </row>
     <row r="844" spans="1:5" customHeight="1" ht="40">
       <c r="A844" s="2">
-        <v>14010</v>
+        <v>13541</v>
       </c>
       <c r="B844" s="2">
-        <v>47340</v>
+        <v>49993</v>
       </c>
       <c r="C844" s="2"/>
       <c r="D844" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="E844" s="3" t="s">
-        <v>1031</v>
+        <v>10</v>
       </c>
     </row>
     <row r="845" spans="1:5" customHeight="1" ht="40">
       <c r="A845" s="2">
-        <v>14592</v>
+        <v>14980</v>
       </c>
       <c r="B845" s="2">
-        <v>49528</v>
+        <v>77910</v>
       </c>
       <c r="C845" s="2"/>
       <c r="D845" s="2" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="E845" s="3" t="s">
-        <v>481</v>
+        <v>8</v>
       </c>
     </row>
     <row r="846" spans="1:5" customHeight="1" ht="40">
       <c r="A846" s="2">
-        <v>14580</v>
+        <v>14410</v>
       </c>
       <c r="B846" s="2">
-        <v>47265</v>
+        <v>62671</v>
       </c>
       <c r="C846" s="2"/>
       <c r="D846" s="2" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="E846" s="3" t="s">
-        <v>383</v>
+        <v>127</v>
       </c>
     </row>
     <row r="847" spans="1:5" customHeight="1" ht="40">
       <c r="A847" s="2">
-        <v>13806</v>
+        <v>14994</v>
       </c>
       <c r="B847" s="2">
-        <v>47296</v>
+        <v>78405</v>
       </c>
       <c r="C847" s="2"/>
       <c r="D847" s="2" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="E847" s="3" t="s">
-        <v>1035</v>
+        <v>165</v>
       </c>
     </row>
     <row r="848" spans="1:5" customHeight="1" ht="40">
       <c r="A848" s="2">
-        <v>13924</v>
+        <v>15678</v>
       </c>
       <c r="B848" s="2">
-        <v>49955</v>
+        <v>63906</v>
       </c>
       <c r="C848" s="2"/>
       <c r="D848" s="2" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E848" s="3" t="s">
-        <v>481</v>
+        <v>10</v>
       </c>
     </row>
     <row r="849" spans="1:5" customHeight="1" ht="40">
       <c r="A849" s="2">
-        <v>13804</v>
+        <v>13666</v>
       </c>
       <c r="B849" s="2">
-        <v>47289</v>
+        <v>50821</v>
       </c>
       <c r="C849" s="2"/>
       <c r="D849" s="2" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="E849" s="3" t="s">
-        <v>736</v>
+        <v>535</v>
       </c>
     </row>
     <row r="850" spans="1:5" customHeight="1" ht="40">
       <c r="A850" s="2">
-        <v>13634</v>
+        <v>14996</v>
       </c>
       <c r="B850" s="2">
-        <v>47272</v>
+        <v>78429</v>
       </c>
       <c r="C850" s="2"/>
       <c r="D850" s="2" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="E850" s="3" t="s">
-        <v>1039</v>
+        <v>91</v>
       </c>
     </row>
     <row r="851" spans="1:5" customHeight="1" ht="40">
       <c r="A851" s="2">
-        <v>14976</v>
+        <v>14998</v>
       </c>
       <c r="B851" s="2">
-        <v>77873</v>
+        <v>78436</v>
       </c>
       <c r="C851" s="2"/>
       <c r="D851" s="2" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="E851" s="3" t="s">
-        <v>370</v>
+        <v>127</v>
       </c>
     </row>
     <row r="852" spans="1:5" customHeight="1" ht="40">
       <c r="A852" s="2">
-        <v>13533</v>
+        <v>14412</v>
       </c>
       <c r="B852" s="2">
-        <v>46305</v>
+        <v>62688</v>
       </c>
       <c r="C852" s="2"/>
       <c r="D852" s="2" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="E852" s="3" t="s">
-        <v>358</v>
+        <v>158</v>
       </c>
     </row>
     <row r="853" spans="1:5" customHeight="1" ht="40">
       <c r="A853" s="2">
-        <v>14088</v>
+        <v>13816</v>
       </c>
       <c r="B853" s="2">
-        <v>47302</v>
+        <v>51019</v>
       </c>
       <c r="C853" s="2"/>
       <c r="D853" s="2" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="E853" s="3" t="s">
-        <v>358</v>
+        <v>378</v>
       </c>
     </row>
     <row r="854" spans="1:5" customHeight="1" ht="40">
       <c r="A854" s="2">
-        <v>13882</v>
+        <v>14876</v>
       </c>
       <c r="B854" s="2">
-        <v>36498</v>
+        <v>76166</v>
       </c>
       <c r="C854" s="2"/>
       <c r="D854" s="2" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="E854" s="3" t="s">
-        <v>415</v>
+        <v>205</v>
       </c>
     </row>
     <row r="855" spans="1:5" customHeight="1" ht="40">
       <c r="A855" s="2">
-        <v>15082</v>
+        <v>15070</v>
       </c>
       <c r="B855" s="2">
-        <v>19224</v>
+        <v>15943</v>
       </c>
       <c r="C855" s="2"/>
       <c r="D855" s="2" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="E855" s="3" t="s">
-        <v>344</v>
+        <v>104</v>
       </c>
     </row>
     <row r="856" spans="1:5" customHeight="1" ht="40">
       <c r="A856" s="2">
-        <v>14122</v>
+        <v>14878</v>
       </c>
       <c r="B856" s="2">
-        <v>27397</v>
+        <v>76173</v>
       </c>
       <c r="C856" s="2"/>
       <c r="D856" s="2" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="E856" s="3" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
     </row>
     <row r="857" spans="1:5" customHeight="1" ht="40">
       <c r="A857" s="2">
-        <v>14114</v>
+        <v>14888</v>
       </c>
       <c r="B857" s="2">
-        <v>19637</v>
+        <v>76883</v>
       </c>
       <c r="C857" s="2"/>
       <c r="D857" s="2" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="E857" s="3" t="s">
-        <v>254</v>
+        <v>165</v>
       </c>
     </row>
     <row r="858" spans="1:5" customHeight="1" ht="40">
       <c r="A858" s="2">
-        <v>15052</v>
+        <v>15684</v>
       </c>
       <c r="B858" s="2">
-        <v>15288</v>
+        <v>76890</v>
       </c>
       <c r="C858" s="2"/>
       <c r="D858" s="2" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="E858" s="3" t="s">
-        <v>18</v>
+        <v>165</v>
       </c>
     </row>
     <row r="859" spans="1:5" customHeight="1" ht="40">
       <c r="A859" s="2">
-        <v>15534</v>
+        <v>13910</v>
       </c>
       <c r="B859" s="2">
-        <v>19651</v>
+        <v>47227</v>
       </c>
       <c r="C859" s="2"/>
       <c r="D859" s="2" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E859" s="3" t="s">
-        <v>244</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="860" spans="1:5" customHeight="1" ht="40">
       <c r="A860" s="2">
-        <v>14182</v>
+        <v>14611</v>
       </c>
       <c r="B860" s="2">
-        <v>62084</v>
+        <v>52788</v>
       </c>
       <c r="C860" s="2"/>
       <c r="D860" s="2" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="E860" s="3" t="s">
-        <v>71</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="861" spans="1:5" customHeight="1" ht="40">
       <c r="A861" s="2">
-        <v>14184</v>
+        <v>14006</v>
       </c>
       <c r="B861" s="2">
-        <v>62091</v>
+        <v>47210</v>
       </c>
       <c r="C861" s="2"/>
       <c r="D861" s="2" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="E861" s="3" t="s">
-        <v>71</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="862" spans="1:5" customHeight="1" ht="40">
       <c r="A862" s="2">
-        <v>14176</v>
+        <v>14008</v>
       </c>
       <c r="B862" s="2">
-        <v>62053</v>
+        <v>47319</v>
       </c>
       <c r="C862" s="2"/>
       <c r="D862" s="2" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="E862" s="3" t="s">
-        <v>71</v>
+        <v>923</v>
       </c>
     </row>
     <row r="863" spans="1:5" customHeight="1" ht="40">
       <c r="A863" s="2">
-        <v>14178</v>
+        <v>14578</v>
       </c>
       <c r="B863" s="2">
-        <v>62060</v>
+        <v>47203</v>
       </c>
       <c r="C863" s="2"/>
       <c r="D863" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E863" s="3" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="864" spans="1:5" customHeight="1" ht="40">
       <c r="A864" s="2">
-        <v>13652</v>
+        <v>14978</v>
       </c>
       <c r="B864" s="2">
-        <v>49887</v>
+        <v>77880</v>
       </c>
       <c r="C864" s="2"/>
       <c r="D864" s="2" t="s">
         <v>1053</v>
       </c>
       <c r="E864" s="3" t="s">
-        <v>1054</v>
+        <v>229</v>
       </c>
     </row>
     <row r="865" spans="1:5" customHeight="1" ht="40">
       <c r="A865" s="2">
-        <v>13656</v>
+        <v>14010</v>
       </c>
       <c r="B865" s="2">
-        <v>49917</v>
+        <v>47340</v>
       </c>
       <c r="C865" s="2"/>
       <c r="D865" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E865" s="3" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
     </row>
     <row r="866" spans="1:5" customHeight="1" ht="40">
       <c r="A866" s="2">
-        <v>13654</v>
+        <v>14592</v>
       </c>
       <c r="B866" s="2">
-        <v>49894</v>
+        <v>49528</v>
       </c>
       <c r="C866" s="2"/>
       <c r="D866" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="E866" s="3" t="s">
-        <v>1054</v>
+        <v>482</v>
       </c>
     </row>
     <row r="867" spans="1:5" customHeight="1" ht="40">
       <c r="A867" s="2">
-        <v>14174</v>
+        <v>14580</v>
       </c>
       <c r="B867" s="2">
-        <v>62046</v>
+        <v>47265</v>
       </c>
       <c r="C867" s="2"/>
       <c r="D867" s="2" t="s">
         <v>1057</v>
       </c>
       <c r="E867" s="3" t="s">
-        <v>71</v>
+        <v>384</v>
       </c>
     </row>
     <row r="868" spans="1:5" customHeight="1" ht="40">
       <c r="A868" s="2">
-        <v>14180</v>
+        <v>13806</v>
       </c>
       <c r="B868" s="2">
-        <v>62077</v>
+        <v>47296</v>
       </c>
       <c r="C868" s="2"/>
       <c r="D868" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="E868" s="3" t="s">
-        <v>71</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="869" spans="1:5" customHeight="1" ht="40">
       <c r="A869" s="2">
-        <v>14186</v>
+        <v>13924</v>
       </c>
       <c r="B869" s="2">
-        <v>62107</v>
+        <v>49955</v>
       </c>
       <c r="C869" s="2"/>
       <c r="D869" s="2" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="E869" s="3" t="s">
-        <v>71</v>
+        <v>482</v>
       </c>
     </row>
     <row r="870" spans="1:5" customHeight="1" ht="40">
       <c r="A870" s="2">
-        <v>13660</v>
+        <v>13804</v>
       </c>
       <c r="B870" s="2">
-        <v>49948</v>
+        <v>47289</v>
       </c>
       <c r="C870" s="2"/>
       <c r="D870" s="2" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="E870" s="3" t="s">
-        <v>1054</v>
+        <v>740</v>
       </c>
     </row>
     <row r="871" spans="1:5" customHeight="1" ht="40">
       <c r="A871" s="2">
-        <v>14100</v>
+        <v>13634</v>
       </c>
       <c r="B871" s="2">
-        <v>49979</v>
+        <v>47272</v>
       </c>
       <c r="C871" s="2"/>
       <c r="D871" s="2" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="E871" s="3" t="s">
-        <v>370</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="872" spans="1:5" customHeight="1" ht="40">
       <c r="A872" s="2">
-        <v>13374</v>
+        <v>14976</v>
       </c>
       <c r="B872" s="2">
-        <v>10108</v>
+        <v>77873</v>
       </c>
       <c r="C872" s="2"/>
       <c r="D872" s="2" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E872" s="3" t="s">
-        <v>104</v>
+        <v>371</v>
       </c>
     </row>
     <row r="873" spans="1:5" customHeight="1" ht="40">
       <c r="A873" s="2">
-        <v>13463</v>
+        <v>13533</v>
       </c>
       <c r="B873" s="2">
-        <v>13895</v>
+        <v>46305</v>
       </c>
       <c r="C873" s="2"/>
       <c r="D873" s="2" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="E873" s="3" t="s">
-        <v>18</v>
+        <v>359</v>
       </c>
     </row>
     <row r="874" spans="1:5" customHeight="1" ht="40">
       <c r="A874" s="2">
-        <v>14617</v>
+        <v>14088</v>
       </c>
       <c r="B874" s="2">
-        <v>53228</v>
+        <v>47302</v>
       </c>
       <c r="C874" s="2"/>
       <c r="D874" s="2" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E874" s="3" t="s">
-        <v>179</v>
+        <v>359</v>
       </c>
     </row>
     <row r="875" spans="1:5" customHeight="1" ht="40">
       <c r="A875" s="2">
-        <v>13213</v>
+        <v>13882</v>
       </c>
       <c r="B875" s="2">
-        <v>154</v>
+        <v>36498</v>
       </c>
       <c r="C875" s="2"/>
       <c r="D875" s="2" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="E875" s="3" t="s">
-        <v>219</v>
+        <v>416</v>
       </c>
     </row>
     <row r="876" spans="1:5" customHeight="1" ht="40">
       <c r="A876" s="2">
-        <v>14832</v>
+        <v>15082</v>
       </c>
       <c r="B876" s="2">
-        <v>75336</v>
+        <v>19224</v>
       </c>
       <c r="C876" s="2"/>
       <c r="D876" s="2" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="E876" s="3" t="s">
-        <v>219</v>
+        <v>345</v>
       </c>
     </row>
     <row r="877" spans="1:5" customHeight="1" ht="40">
       <c r="A877" s="2">
-        <v>14508</v>
+        <v>14122</v>
       </c>
       <c r="B877" s="2">
-        <v>36474</v>
+        <v>27397</v>
       </c>
       <c r="C877" s="2"/>
       <c r="D877" s="2" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E877" s="3" t="s">
-        <v>415</v>
+        <v>211</v>
       </c>
     </row>
     <row r="878" spans="1:5" customHeight="1" ht="40">
       <c r="A878" s="2">
-        <v>13405</v>
+        <v>14114</v>
       </c>
       <c r="B878" s="2">
-        <v>10665</v>
+        <v>19637</v>
       </c>
       <c r="C878" s="2"/>
       <c r="D878" s="2" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="E878" s="3" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="879" spans="1:5" customHeight="1" ht="40">
       <c r="A879" s="2">
-        <v>15396</v>
+        <v>15052</v>
       </c>
       <c r="B879" s="2">
-        <v>2271</v>
+        <v>15288</v>
       </c>
       <c r="C879" s="2"/>
       <c r="D879" s="2" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E879" s="3" t="s">
-        <v>501</v>
+        <v>18</v>
       </c>
     </row>
     <row r="880" spans="1:5" customHeight="1" ht="40">
       <c r="A880" s="2">
-        <v>14864</v>
+        <v>15534</v>
       </c>
       <c r="B880" s="2">
-        <v>76098</v>
+        <v>19651</v>
       </c>
       <c r="C880" s="2"/>
       <c r="D880" s="2" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="E880" s="3" t="s">
-        <v>1071</v>
+        <v>245</v>
       </c>
     </row>
     <row r="881" spans="1:5" customHeight="1" ht="40">
       <c r="A881" s="2">
-        <v>14150</v>
+        <v>14182</v>
       </c>
       <c r="B881" s="2">
-        <v>56823</v>
+        <v>62084</v>
       </c>
       <c r="C881" s="2"/>
       <c r="D881" s="2" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="E881" s="3" t="s">
-        <v>744</v>
+        <v>71</v>
       </c>
     </row>
     <row r="882" spans="1:5" customHeight="1" ht="40">
       <c r="A882" s="2">
-        <v>14152</v>
+        <v>14184</v>
       </c>
       <c r="B882" s="2">
-        <v>56830</v>
+        <v>62091</v>
       </c>
       <c r="C882" s="2"/>
       <c r="D882" s="2" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="E882" s="3" t="s">
-        <v>866</v>
+        <v>71</v>
       </c>
     </row>
     <row r="883" spans="1:5" customHeight="1" ht="40">
       <c r="A883" s="2">
-        <v>14032</v>
+        <v>14176</v>
       </c>
       <c r="B883" s="2">
-        <v>15899</v>
+        <v>62053</v>
       </c>
       <c r="C883" s="2"/>
       <c r="D883" s="2" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="E883" s="3" t="s">
-        <v>914</v>
+        <v>71</v>
       </c>
     </row>
     <row r="884" spans="1:5" customHeight="1" ht="40">
       <c r="A884" s="2">
-        <v>15068</v>
+        <v>14178</v>
       </c>
       <c r="B884" s="2">
-        <v>15905</v>
+        <v>62060</v>
       </c>
       <c r="C884" s="2"/>
       <c r="D884" s="2" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E884" s="3" t="s">
-        <v>481</v>
+        <v>71</v>
       </c>
     </row>
     <row r="885" spans="1:5" customHeight="1" ht="40">
       <c r="A885" s="2">
-        <v>14732</v>
+        <v>13652</v>
       </c>
       <c r="B885" s="2">
-        <v>70881</v>
+        <v>49887</v>
       </c>
       <c r="C885" s="2"/>
       <c r="D885" s="2" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E885" s="3" t="s">
-        <v>78</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="886" spans="1:5" customHeight="1" ht="40">
       <c r="A886" s="2">
-        <v>15088</v>
+        <v>13656</v>
       </c>
       <c r="B886" s="2">
-        <v>20213</v>
+        <v>49917</v>
       </c>
       <c r="C886" s="2"/>
       <c r="D886" s="2" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E886" s="3" t="s">
-        <v>744</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="887" spans="1:5" customHeight="1" ht="40">
       <c r="A887" s="2">
-        <v>14062</v>
+        <v>13654</v>
       </c>
       <c r="B887" s="2">
-        <v>34616</v>
+        <v>49894</v>
       </c>
       <c r="C887" s="2"/>
       <c r="D887" s="2" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E887" s="3" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="888" spans="1:5" customHeight="1" ht="40">
       <c r="A888" s="2">
-        <v>14734</v>
+        <v>14174</v>
       </c>
       <c r="B888" s="2">
-        <v>70898</v>
+        <v>62046</v>
       </c>
       <c r="C888" s="2"/>
       <c r="D888" s="2" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E888" s="3" t="s">
-        <v>383</v>
+        <v>71</v>
       </c>
     </row>
     <row r="889" spans="1:5" customHeight="1" ht="40">
       <c r="A889" s="2">
-        <v>14042</v>
+        <v>14180</v>
       </c>
       <c r="B889" s="2">
-        <v>20220</v>
+        <v>62077</v>
       </c>
       <c r="C889" s="2"/>
       <c r="D889" s="2" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="E889" s="3" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
     </row>
     <row r="890" spans="1:5" customHeight="1" ht="40">
       <c r="A890" s="2">
-        <v>14938</v>
+        <v>14186</v>
       </c>
       <c r="B890" s="2">
-        <v>76333</v>
+        <v>62107</v>
       </c>
       <c r="C890" s="2"/>
       <c r="D890" s="2" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E890" s="3" t="s">
-        <v>914</v>
+        <v>71</v>
       </c>
     </row>
     <row r="891" spans="1:5" customHeight="1" ht="40">
       <c r="A891" s="2">
-        <v>15632</v>
+        <v>13660</v>
       </c>
       <c r="B891" s="2">
-        <v>550</v>
+        <v>49948</v>
       </c>
       <c r="C891" s="2"/>
       <c r="D891" s="2" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="E891" s="3" t="s">
-        <v>305</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="892" spans="1:5" customHeight="1" ht="40">
       <c r="A892" s="2">
-        <v>13251</v>
+        <v>14100</v>
       </c>
       <c r="B892" s="2">
-        <v>1700</v>
+        <v>49979</v>
       </c>
       <c r="C892" s="2"/>
       <c r="D892" s="2" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E892" s="3" t="s">
-        <v>8</v>
+        <v>371</v>
       </c>
     </row>
     <row r="893" spans="1:5" customHeight="1" ht="40">
       <c r="A893" s="2">
-        <v>13850</v>
+        <v>13374</v>
       </c>
       <c r="B893" s="2">
-        <v>24617</v>
+        <v>10108</v>
       </c>
       <c r="C893" s="2"/>
       <c r="D893" s="2" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="E893" s="3" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
     </row>
     <row r="894" spans="1:5" customHeight="1" ht="40">
       <c r="A894" s="2">
-        <v>14544</v>
+        <v>13463</v>
       </c>
       <c r="B894" s="2">
-        <v>44813</v>
+        <v>13895</v>
       </c>
       <c r="C894" s="2"/>
       <c r="D894" s="2" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E894" s="3" t="s">
-        <v>1039</v>
+        <v>18</v>
       </c>
     </row>
     <row r="895" spans="1:5" customHeight="1" ht="40">
       <c r="A895" s="2">
-        <v>13952</v>
+        <v>14617</v>
       </c>
       <c r="B895" s="2">
-        <v>20633</v>
+        <v>53228</v>
       </c>
       <c r="C895" s="2"/>
       <c r="D895" s="2" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E895" s="3" t="s">
-        <v>491</v>
+        <v>179</v>
       </c>
     </row>
     <row r="896" spans="1:5" customHeight="1" ht="40">
       <c r="A896" s="2">
-        <v>14082</v>
+        <v>13213</v>
       </c>
       <c r="B896" s="2">
-        <v>44820</v>
+        <v>154</v>
       </c>
       <c r="C896" s="2"/>
       <c r="D896" s="2" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="E896" s="3" t="s">
-        <v>1089</v>
+        <v>220</v>
       </c>
     </row>
     <row r="897" spans="1:5" customHeight="1" ht="40">
       <c r="A897" s="2">
-        <v>14990</v>
+        <v>14832</v>
       </c>
       <c r="B897" s="2">
-        <v>78375</v>
+        <v>75336</v>
       </c>
       <c r="C897" s="2"/>
       <c r="D897" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="E897" s="3" t="s">
-        <v>917</v>
+        <v>220</v>
       </c>
     </row>
     <row r="898" spans="1:5" customHeight="1" ht="40">
       <c r="A898" s="2">
-        <v>13794</v>
+        <v>14508</v>
       </c>
       <c r="B898" s="2">
-        <v>44844</v>
+        <v>36474</v>
       </c>
       <c r="C898" s="2"/>
       <c r="D898" s="2" t="s">
         <v>1091</v>
       </c>
       <c r="E898" s="3" t="s">
-        <v>1031</v>
+        <v>416</v>
       </c>
     </row>
     <row r="899" spans="1:5" customHeight="1" ht="40">
       <c r="A899" s="2">
-        <v>13844</v>
+        <v>13405</v>
       </c>
       <c r="B899" s="2">
-        <v>19835</v>
+        <v>10665</v>
       </c>
       <c r="C899" s="2"/>
       <c r="D899" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="E899" s="3" t="s">
-        <v>905</v>
+        <v>261</v>
       </c>
     </row>
     <row r="900" spans="1:5" customHeight="1" ht="40">
       <c r="A900" s="2">
-        <v>14140</v>
+        <v>15396</v>
       </c>
       <c r="B900" s="2">
-        <v>42017</v>
+        <v>2271</v>
       </c>
       <c r="C900" s="2"/>
       <c r="D900" s="2" t="s">
         <v>1093</v>
       </c>
       <c r="E900" s="3" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
     </row>
     <row r="901" spans="1:5" customHeight="1" ht="40">
       <c r="A901" s="2">
-        <v>13894</v>
+        <v>14864</v>
       </c>
       <c r="B901" s="2">
-        <v>44851</v>
+        <v>76098</v>
       </c>
       <c r="C901" s="2"/>
       <c r="D901" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="E901" s="3" t="s">
-        <v>197</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="902" spans="1:5" customHeight="1" ht="40">
       <c r="A902" s="2">
-        <v>13864</v>
+        <v>14150</v>
       </c>
       <c r="B902" s="2">
-        <v>32513</v>
+        <v>56823</v>
       </c>
       <c r="C902" s="2"/>
       <c r="D902" s="2" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E902" s="3" t="s">
-        <v>844</v>
+        <v>748</v>
       </c>
     </row>
     <row r="903" spans="1:5" customHeight="1" ht="40">
       <c r="A903" s="2">
-        <v>13782</v>
+        <v>14152</v>
       </c>
       <c r="B903" s="2">
-        <v>42413</v>
+        <v>56830</v>
       </c>
       <c r="C903" s="2"/>
       <c r="D903" s="2" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E903" s="3" t="s">
-        <v>1097</v>
+        <v>872</v>
       </c>
     </row>
     <row r="904" spans="1:5" customHeight="1" ht="40">
       <c r="A904" s="2">
-        <v>14040</v>
+        <v>14032</v>
       </c>
       <c r="B904" s="2">
-        <v>19804</v>
+        <v>15899</v>
       </c>
       <c r="C904" s="2"/>
       <c r="D904" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="E904" s="3" t="s">
-        <v>973</v>
+        <v>920</v>
       </c>
     </row>
     <row r="905" spans="1:5" customHeight="1" ht="40">
       <c r="A905" s="2">
-        <v>13892</v>
+        <v>15068</v>
       </c>
       <c r="B905" s="2">
-        <v>44240</v>
+        <v>15905</v>
       </c>
       <c r="C905" s="2"/>
       <c r="D905" s="2" t="s">
         <v>1099</v>
       </c>
       <c r="E905" s="3" t="s">
-        <v>260</v>
+        <v>482</v>
       </c>
     </row>
     <row r="906" spans="1:5" customHeight="1" ht="40">
       <c r="A906" s="2">
-        <v>14780</v>
+        <v>14732</v>
       </c>
       <c r="B906" s="2">
-        <v>74346</v>
+        <v>70881</v>
       </c>
       <c r="C906" s="2"/>
       <c r="D906" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="E906" s="3" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
     </row>
     <row r="907" spans="1:5" customHeight="1" ht="40">
       <c r="A907" s="2">
-        <v>13229</v>
+        <v>15088</v>
       </c>
       <c r="B907" s="2">
-        <v>1076</v>
+        <v>20213</v>
       </c>
       <c r="C907" s="2"/>
       <c r="D907" s="2" t="s">
         <v>1101</v>
       </c>
       <c r="E907" s="3" t="s">
-        <v>244</v>
+        <v>748</v>
       </c>
     </row>
     <row r="908" spans="1:5" customHeight="1" ht="40">
       <c r="A908" s="2">
-        <v>14130</v>
+        <v>14062</v>
       </c>
       <c r="B908" s="2">
-        <v>32650</v>
+        <v>34616</v>
       </c>
       <c r="C908" s="2"/>
       <c r="D908" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="E908" s="3" t="s">
-        <v>254</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="909" spans="1:5" customHeight="1" ht="40">
       <c r="A909" s="2">
-        <v>13389</v>
+        <v>14734</v>
       </c>
       <c r="B909" s="2">
-        <v>10238</v>
+        <v>70898</v>
       </c>
       <c r="C909" s="2"/>
       <c r="D909" s="2" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="E909" s="3" t="s">
-        <v>219</v>
+        <v>384</v>
       </c>
     </row>
     <row r="910" spans="1:5" customHeight="1" ht="40">
       <c r="A910" s="2">
-        <v>13970</v>
+        <v>14042</v>
       </c>
       <c r="B910" s="2">
-        <v>32667</v>
+        <v>20220</v>
       </c>
       <c r="C910" s="2"/>
       <c r="D910" s="2" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="E910" s="3" t="s">
-        <v>329</v>
+        <v>84</v>
       </c>
     </row>
     <row r="911" spans="1:5" customHeight="1" ht="40">
       <c r="A911" s="2">
-        <v>13249</v>
+        <v>14938</v>
       </c>
       <c r="B911" s="2">
-        <v>1687</v>
+        <v>76333</v>
       </c>
       <c r="C911" s="2"/>
       <c r="D911" s="2" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="E911" s="3" t="s">
-        <v>104</v>
+        <v>920</v>
       </c>
     </row>
     <row r="912" spans="1:5" customHeight="1" ht="40">
       <c r="A912" s="2">
-        <v>13956</v>
+        <v>15632</v>
       </c>
       <c r="B912" s="2">
-        <v>24020</v>
+        <v>550</v>
       </c>
       <c r="C912" s="2"/>
       <c r="D912" s="2" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E912" s="3" t="s">
-        <v>1107</v>
+        <v>306</v>
       </c>
     </row>
     <row r="913" spans="1:5" customHeight="1" ht="40">
       <c r="A913" s="2">
-        <v>13958</v>
+        <v>13251</v>
       </c>
       <c r="B913" s="2">
-        <v>24563</v>
+        <v>1700</v>
       </c>
       <c r="C913" s="2"/>
       <c r="D913" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="E913" s="3" t="s">
-        <v>185</v>
+        <v>8</v>
       </c>
     </row>
     <row r="914" spans="1:5" customHeight="1" ht="40">
       <c r="A914" s="2">
-        <v>13411</v>
+        <v>13850</v>
       </c>
       <c r="B914" s="2">
-        <v>10955</v>
+        <v>24617</v>
       </c>
       <c r="C914" s="2"/>
       <c r="D914" s="2" t="s">
         <v>1109</v>
       </c>
       <c r="E914" s="3" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="915" spans="1:5" customHeight="1" ht="40">
       <c r="A915" s="2">
-        <v>15159</v>
+        <v>14544</v>
       </c>
       <c r="B915" s="2">
-        <v>30076</v>
+        <v>44813</v>
       </c>
       <c r="C915" s="2"/>
       <c r="D915" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="E915" s="3" t="s">
-        <v>329</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="916" spans="1:5" customHeight="1" ht="40">
       <c r="A916" s="2">
-        <v>13279</v>
+        <v>13952</v>
       </c>
       <c r="B916" s="2">
-        <v>3537</v>
+        <v>20633</v>
       </c>
       <c r="C916" s="2"/>
       <c r="D916" s="2" t="s">
         <v>1111</v>
       </c>
       <c r="E916" s="3" t="s">
-        <v>731</v>
+        <v>492</v>
       </c>
     </row>
     <row r="917" spans="1:5" customHeight="1" ht="40">
       <c r="A917" s="2">
-        <v>13417</v>
+        <v>14082</v>
       </c>
       <c r="B917" s="2">
-        <v>11174</v>
+        <v>44820</v>
       </c>
       <c r="C917" s="2"/>
       <c r="D917" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="E917" s="3" t="s">
-        <v>219</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="918" spans="1:5" customHeight="1" ht="40">
       <c r="A918" s="2">
-        <v>14533</v>
+        <v>14990</v>
       </c>
       <c r="B918" s="2">
-        <v>44028</v>
+        <v>78375</v>
       </c>
       <c r="C918" s="2"/>
       <c r="D918" s="2" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="E918" s="3" t="s">
-        <v>175</v>
+        <v>923</v>
       </c>
     </row>
     <row r="919" spans="1:5" customHeight="1" ht="40">
       <c r="A919" s="2">
-        <v>14138</v>
+        <v>13794</v>
       </c>
       <c r="B919" s="2">
-        <v>38348</v>
+        <v>44844</v>
       </c>
       <c r="C919" s="2"/>
       <c r="D919" s="2" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="E919" s="3" t="s">
-        <v>415</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="920" spans="1:5" customHeight="1" ht="40">
       <c r="A920" s="2">
-        <v>13427</v>
+        <v>13844</v>
       </c>
       <c r="B920" s="2">
-        <v>11396</v>
+        <v>19835</v>
       </c>
       <c r="C920" s="2"/>
       <c r="D920" s="2" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E920" s="3" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
     </row>
     <row r="921" spans="1:5" customHeight="1" ht="40">
       <c r="A921" s="2">
-        <v>13467</v>
+        <v>14140</v>
       </c>
       <c r="B921" s="2">
-        <v>13925</v>
+        <v>42017</v>
       </c>
       <c r="C921" s="2"/>
       <c r="D921" s="2" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="E921" s="3" t="s">
-        <v>194</v>
+        <v>492</v>
       </c>
     </row>
     <row r="922" spans="1:5" customHeight="1" ht="40">
       <c r="A922" s="2">
-        <v>13419</v>
+        <v>13894</v>
       </c>
       <c r="B922" s="2">
-        <v>11198</v>
+        <v>44851</v>
       </c>
       <c r="C922" s="2"/>
       <c r="D922" s="2" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="E922" s="3" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
     <row r="923" spans="1:5" customHeight="1" ht="40">
       <c r="A923" s="2">
-        <v>14609</v>
+        <v>13864</v>
       </c>
       <c r="B923" s="2">
-        <v>51910</v>
+        <v>32513</v>
       </c>
       <c r="C923" s="2"/>
       <c r="D923" s="2" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="E923" s="3" t="s">
-        <v>21</v>
+        <v>850</v>
       </c>
     </row>
     <row r="924" spans="1:5" customHeight="1" ht="40">
       <c r="A924" s="2">
-        <v>14238</v>
+        <v>13782</v>
       </c>
       <c r="B924" s="2">
-        <v>44035</v>
+        <v>42413</v>
       </c>
       <c r="C924" s="2"/>
       <c r="D924" s="2" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="E924" s="3" t="s">
-        <v>219</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="925" spans="1:5" customHeight="1" ht="40">
       <c r="A925" s="2">
-        <v>14456</v>
+        <v>14040</v>
       </c>
       <c r="B925" s="2">
-        <v>70980</v>
+        <v>19804</v>
       </c>
       <c r="C925" s="2"/>
       <c r="D925" s="2" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="E925" s="3" t="s">
-        <v>71</v>
+        <v>994</v>
       </c>
     </row>
     <row r="926" spans="1:5" customHeight="1" ht="40">
       <c r="A926" s="2">
-        <v>14458</v>
+        <v>13892</v>
       </c>
       <c r="B926" s="2">
-        <v>71000</v>
+        <v>44240</v>
       </c>
       <c r="C926" s="2"/>
       <c r="D926" s="2" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="E926" s="3" t="s">
-        <v>71</v>
+        <v>261</v>
       </c>
     </row>
     <row r="927" spans="1:5" customHeight="1" ht="40">
       <c r="A927" s="2">
-        <v>14448</v>
+        <v>14780</v>
       </c>
       <c r="B927" s="2">
-        <v>70942</v>
+        <v>74346</v>
       </c>
       <c r="C927" s="2"/>
       <c r="D927" s="2" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E927" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="928" spans="1:5" customHeight="1" ht="40">
       <c r="A928" s="2">
-        <v>14450</v>
+        <v>13229</v>
       </c>
       <c r="B928" s="2">
-        <v>70959</v>
+        <v>1076</v>
       </c>
       <c r="C928" s="2"/>
       <c r="D928" s="2" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="E928" s="3" t="s">
-        <v>54</v>
+        <v>245</v>
       </c>
     </row>
     <row r="929" spans="1:5" customHeight="1" ht="40">
       <c r="A929" s="2">
-        <v>14452</v>
+        <v>14130</v>
       </c>
       <c r="B929" s="2">
-        <v>70966</v>
+        <v>32650</v>
       </c>
       <c r="C929" s="2"/>
       <c r="D929" s="2" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="E929" s="3" t="s">
-        <v>623</v>
+        <v>255</v>
       </c>
     </row>
     <row r="930" spans="1:5" customHeight="1" ht="40">
       <c r="A930" s="2">
-        <v>14454</v>
+        <v>13389</v>
       </c>
       <c r="B930" s="2">
-        <v>70973</v>
+        <v>10238</v>
       </c>
       <c r="C930" s="2"/>
       <c r="D930" s="2" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E930" s="3" t="s">
-        <v>623</v>
+        <v>220</v>
       </c>
     </row>
     <row r="931" spans="1:5" customHeight="1" ht="40">
       <c r="A931" s="2">
-        <v>13308</v>
+        <v>13970</v>
       </c>
       <c r="B931" s="2">
-        <v>4411</v>
+        <v>32667</v>
       </c>
       <c r="C931" s="2"/>
       <c r="D931" s="2" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="E931" s="3" t="s">
-        <v>1127</v>
+        <v>330</v>
       </c>
     </row>
     <row r="932" spans="1:5" customHeight="1" ht="40">
       <c r="A932" s="2">
-        <v>13298</v>
+        <v>13249</v>
       </c>
       <c r="B932" s="2">
-        <v>4275</v>
+        <v>1687</v>
       </c>
       <c r="C932" s="2"/>
       <c r="D932" s="2" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="E932" s="3" t="s">
-        <v>1127</v>
+        <v>104</v>
       </c>
     </row>
     <row r="933" spans="1:5" customHeight="1" ht="40">
       <c r="A933" s="2">
-        <v>15590</v>
+        <v>13956</v>
       </c>
       <c r="B933" s="2">
-        <v>28677</v>
+        <v>24020</v>
       </c>
       <c r="C933" s="2"/>
       <c r="D933" s="2" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E933" s="3" t="s">
-        <v>61</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="934" spans="1:5" customHeight="1" ht="40">
       <c r="A934" s="2">
-        <v>15592</v>
+        <v>13958</v>
       </c>
       <c r="B934" s="2">
-        <v>28660</v>
+        <v>24563</v>
       </c>
       <c r="C934" s="2"/>
       <c r="D934" s="2" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E934" s="3" t="s">
-        <v>54</v>
+        <v>185</v>
       </c>
     </row>
     <row r="935" spans="1:5" customHeight="1" ht="40">
       <c r="A935" s="2">
-        <v>13304</v>
+        <v>13411</v>
       </c>
       <c r="B935" s="2">
-        <v>4398</v>
+        <v>10955</v>
       </c>
       <c r="C935" s="2"/>
       <c r="D935" s="2" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E935" s="3" t="s">
-        <v>52</v>
+        <v>189</v>
       </c>
     </row>
     <row r="936" spans="1:5" customHeight="1" ht="40">
       <c r="A936" s="2">
-        <v>15010</v>
+        <v>15159</v>
       </c>
       <c r="B936" s="2">
-        <v>84543</v>
+        <v>30076</v>
       </c>
       <c r="C936" s="2"/>
       <c r="D936" s="2" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="E936" s="3" t="s">
-        <v>491</v>
+        <v>330</v>
       </c>
     </row>
     <row r="937" spans="1:5" customHeight="1" ht="40">
       <c r="A937" s="2">
-        <v>13916</v>
+        <v>13279</v>
       </c>
       <c r="B937" s="2">
-        <v>49542</v>
+        <v>3537</v>
       </c>
       <c r="C937" s="2"/>
       <c r="D937" s="2" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E937" s="3" t="s">
-        <v>61</v>
+        <v>735</v>
       </c>
     </row>
     <row r="938" spans="1:5" customHeight="1" ht="40">
       <c r="A938" s="2">
-        <v>13918</v>
+        <v>13417</v>
       </c>
       <c r="B938" s="2">
-        <v>49559</v>
+        <v>11174</v>
       </c>
       <c r="C938" s="2"/>
       <c r="D938" s="2" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E938" s="3" t="s">
-        <v>61</v>
+        <v>220</v>
       </c>
     </row>
     <row r="939" spans="1:5" customHeight="1" ht="40">
       <c r="A939" s="2">
-        <v>13920</v>
+        <v>14533</v>
       </c>
       <c r="B939" s="2">
-        <v>49566</v>
+        <v>44028</v>
       </c>
       <c r="C939" s="2"/>
       <c r="D939" s="2" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="E939" s="3" t="s">
-        <v>61</v>
+        <v>175</v>
       </c>
     </row>
     <row r="940" spans="1:5" customHeight="1" ht="40">
       <c r="A940" s="2">
-        <v>13922</v>
+        <v>14138</v>
       </c>
       <c r="B940" s="2">
-        <v>49580</v>
+        <v>38348</v>
       </c>
       <c r="C940" s="2"/>
       <c r="D940" s="2" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E940" s="3" t="s">
-        <v>61</v>
+        <v>416</v>
       </c>
     </row>
     <row r="941" spans="1:5" customHeight="1" ht="40">
       <c r="A941" s="2">
-        <v>14510</v>
+        <v>13427</v>
       </c>
       <c r="B941" s="2">
-        <v>37129</v>
+        <v>11396</v>
       </c>
       <c r="C941" s="2"/>
       <c r="D941" s="2" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E941" s="3" t="s">
-        <v>300</v>
+        <v>911</v>
       </c>
     </row>
     <row r="942" spans="1:5" customHeight="1" ht="40">
       <c r="A942" s="2">
-        <v>15530</v>
+        <v>13467</v>
       </c>
       <c r="B942" s="2">
-        <v>46176</v>
+        <v>13925</v>
       </c>
       <c r="C942" s="2"/>
       <c r="D942" s="2" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="E942" s="3" t="s">
-        <v>1139</v>
+        <v>194</v>
       </c>
     </row>
     <row r="943" spans="1:5" customHeight="1" ht="40">
       <c r="A943" s="2">
-        <v>14056</v>
+        <v>13419</v>
       </c>
       <c r="B943" s="2">
-        <v>32612</v>
+        <v>11198</v>
       </c>
       <c r="C943" s="2"/>
       <c r="D943" s="2" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="E943" s="3" t="s">
-        <v>381</v>
+        <v>192</v>
       </c>
     </row>
     <row r="944" spans="1:5" customHeight="1" ht="40">
       <c r="A944" s="2">
-        <v>13902</v>
+        <v>14609</v>
       </c>
       <c r="B944" s="2">
-        <v>46213</v>
+        <v>51910</v>
       </c>
       <c r="C944" s="2"/>
       <c r="D944" s="2" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E944" s="3" t="s">
-        <v>912</v>
+        <v>21</v>
       </c>
     </row>
     <row r="945" spans="1:5" customHeight="1" ht="40">
       <c r="A945" s="2">
-        <v>15430</v>
+        <v>14238</v>
       </c>
       <c r="B945" s="2">
-        <v>43014</v>
+        <v>44035</v>
       </c>
       <c r="C945" s="2"/>
       <c r="D945" s="2" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="E945" s="3" t="s">
-        <v>1143</v>
+        <v>220</v>
       </c>
     </row>
     <row r="946" spans="1:5" customHeight="1" ht="40">
       <c r="A946" s="2">
-        <v>13698</v>
+        <v>14456</v>
       </c>
       <c r="B946" s="2">
-        <v>15172</v>
+        <v>70980</v>
       </c>
       <c r="C946" s="2"/>
       <c r="D946" s="2" t="s">
         <v>1144</v>
       </c>
       <c r="E946" s="3" t="s">
-        <v>736</v>
+        <v>71</v>
       </c>
     </row>
     <row r="947" spans="1:5" customHeight="1" ht="40">
       <c r="A947" s="2">
-        <v>13820</v>
+        <v>14458</v>
       </c>
       <c r="B947" s="2">
-        <v>52986</v>
+        <v>71000</v>
       </c>
       <c r="C947" s="2"/>
       <c r="D947" s="2" t="s">
         <v>1145</v>
       </c>
       <c r="E947" s="3" t="s">
-        <v>226</v>
+        <v>71</v>
       </c>
     </row>
     <row r="948" spans="1:5" customHeight="1" ht="40">
       <c r="A948" s="2">
-        <v>14026</v>
+        <v>14448</v>
       </c>
       <c r="B948" s="2">
-        <v>53051</v>
+        <v>70942</v>
       </c>
       <c r="C948" s="2"/>
       <c r="D948" s="2" t="s">
         <v>1146</v>
       </c>
       <c r="E948" s="3" t="s">
-        <v>493</v>
+        <v>71</v>
       </c>
     </row>
     <row r="949" spans="1:5" customHeight="1" ht="40">
       <c r="A949" s="2">
-        <v>13932</v>
+        <v>14450</v>
       </c>
       <c r="B949" s="2">
-        <v>53075</v>
+        <v>70959</v>
       </c>
       <c r="C949" s="2"/>
       <c r="D949" s="2" t="s">
         <v>1147</v>
       </c>
       <c r="E949" s="3" t="s">
-        <v>1035</v>
+        <v>54</v>
       </c>
     </row>
     <row r="950" spans="1:5" customHeight="1" ht="40">
       <c r="A950" s="2">
-        <v>13842</v>
+        <v>14452</v>
       </c>
       <c r="B950" s="2">
-        <v>16865</v>
+        <v>70966</v>
       </c>
       <c r="C950" s="2"/>
       <c r="D950" s="2" t="s">
         <v>1148</v>
       </c>
       <c r="E950" s="3" t="s">
-        <v>1035</v>
+        <v>625</v>
       </c>
     </row>
     <row r="951" spans="1:5" customHeight="1" ht="40">
       <c r="A951" s="2">
-        <v>15096</v>
+        <v>14454</v>
       </c>
       <c r="B951" s="2">
-        <v>24723</v>
+        <v>70973</v>
       </c>
       <c r="C951" s="2"/>
       <c r="D951" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="E951" s="3" t="s">
-        <v>866</v>
+        <v>625</v>
       </c>
     </row>
     <row r="952" spans="1:5" customHeight="1" ht="40">
       <c r="A952" s="2">
-        <v>14613</v>
+        <v>13308</v>
       </c>
       <c r="B952" s="2">
-        <v>53099</v>
+        <v>4411</v>
       </c>
       <c r="C952" s="2"/>
       <c r="D952" s="2" t="s">
         <v>1150</v>
       </c>
       <c r="E952" s="3" t="s">
-        <v>585</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="953" spans="1:5" customHeight="1" ht="40">
       <c r="A953" s="2">
-        <v>15190</v>
+        <v>13298</v>
       </c>
       <c r="B953" s="2">
-        <v>33657</v>
+        <v>4275</v>
       </c>
       <c r="C953" s="2"/>
       <c r="D953" s="2" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E953" s="3" t="s">
         <v>1151</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="954" spans="1:5" customHeight="1" ht="40">
       <c r="A954" s="2">
-        <v>14514</v>
+        <v>15590</v>
       </c>
       <c r="B954" s="2">
-        <v>39277</v>
+        <v>28677</v>
       </c>
       <c r="C954" s="2"/>
       <c r="D954" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="E954" s="3" t="s">
-        <v>1035</v>
+        <v>61</v>
       </c>
     </row>
     <row r="955" spans="1:5" customHeight="1" ht="40">
       <c r="A955" s="2">
-        <v>13960</v>
+        <v>15592</v>
       </c>
       <c r="B955" s="2">
-        <v>24716</v>
+        <v>28660</v>
       </c>
       <c r="C955" s="2"/>
       <c r="D955" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="E955" s="3" t="s">
-        <v>744</v>
+        <v>54</v>
       </c>
     </row>
     <row r="956" spans="1:5" customHeight="1" ht="40">
       <c r="A956" s="2">
-        <v>14930</v>
+        <v>13304</v>
       </c>
       <c r="B956" s="2">
-        <v>77392</v>
+        <v>4398</v>
       </c>
       <c r="C956" s="2"/>
       <c r="D956" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="E956" s="3" t="s">
-        <v>394</v>
+        <v>52</v>
       </c>
     </row>
     <row r="957" spans="1:5" customHeight="1" ht="40">
       <c r="A957" s="2">
-        <v>14028</v>
+        <v>15010</v>
       </c>
       <c r="B957" s="2">
-        <v>53129</v>
+        <v>84543</v>
       </c>
       <c r="C957" s="2"/>
       <c r="D957" s="2" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="E957" s="3" t="s">
-        <v>1143</v>
+        <v>492</v>
       </c>
     </row>
     <row r="958" spans="1:5" customHeight="1" ht="40">
       <c r="A958" s="2">
-        <v>14502</v>
+        <v>13916</v>
       </c>
       <c r="B958" s="2">
-        <v>35309</v>
+        <v>49542</v>
       </c>
       <c r="C958" s="2"/>
       <c r="D958" s="2" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="E958" s="3" t="s">
-        <v>199</v>
+        <v>61</v>
       </c>
     </row>
     <row r="959" spans="1:5" customHeight="1" ht="40">
       <c r="A959" s="2">
-        <v>14736</v>
+        <v>13918</v>
       </c>
       <c r="B959" s="2">
-        <v>70928</v>
+        <v>49559</v>
       </c>
       <c r="C959" s="2"/>
       <c r="D959" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E959" s="3" t="s">
-        <v>575</v>
+        <v>61</v>
       </c>
     </row>
     <row r="960" spans="1:5" customHeight="1" ht="40">
       <c r="A960" s="2">
-        <v>14806</v>
+        <v>13920</v>
       </c>
       <c r="B960" s="2">
-        <v>74919</v>
+        <v>49566</v>
       </c>
       <c r="C960" s="2"/>
       <c r="D960" s="2" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="E960" s="3" t="s">
-        <v>1159</v>
+        <v>61</v>
       </c>
     </row>
     <row r="961" spans="1:5" customHeight="1" ht="40">
       <c r="A961" s="2">
-        <v>13718</v>
+        <v>13922</v>
       </c>
       <c r="B961" s="2">
-        <v>20657</v>
+        <v>49580</v>
       </c>
       <c r="C961" s="2"/>
       <c r="D961" s="2" t="s">
         <v>1160</v>
       </c>
       <c r="E961" s="3" t="s">
-        <v>197</v>
+        <v>61</v>
       </c>
     </row>
     <row r="962" spans="1:5" customHeight="1" ht="40">
       <c r="A962" s="2">
-        <v>15152</v>
+        <v>14510</v>
       </c>
       <c r="B962" s="2">
-        <v>28844</v>
+        <v>37129</v>
       </c>
       <c r="C962" s="2"/>
       <c r="D962" s="2" t="s">
         <v>1161</v>
       </c>
       <c r="E962" s="3" t="s">
-        <v>1162</v>
+        <v>301</v>
       </c>
     </row>
     <row r="963" spans="1:5" customHeight="1" ht="40">
       <c r="A963" s="2">
-        <v>14004</v>
+        <v>15530</v>
       </c>
       <c r="B963" s="2">
-        <v>47135</v>
+        <v>46176</v>
       </c>
       <c r="C963" s="2"/>
       <c r="D963" s="2" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E963" s="3" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="964" spans="1:5" customHeight="1" ht="40">
       <c r="A964" s="2">
-        <v>15462</v>
+        <v>14056</v>
       </c>
       <c r="B964" s="2">
-        <v>70904</v>
+        <v>32612</v>
       </c>
       <c r="C964" s="2"/>
       <c r="D964" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="E964" s="3" t="s">
-        <v>491</v>
+        <v>382</v>
       </c>
     </row>
     <row r="965" spans="1:5" customHeight="1" ht="40">
       <c r="A965" s="2">
-        <v>14535</v>
+        <v>13902</v>
       </c>
       <c r="B965" s="2">
-        <v>44080</v>
+        <v>46213</v>
       </c>
       <c r="C965" s="2"/>
       <c r="D965" s="2" t="s">
         <v>1165</v>
       </c>
       <c r="E965" s="3" t="s">
-        <v>260</v>
+        <v>918</v>
       </c>
     </row>
     <row r="966" spans="1:5" customHeight="1" ht="40">
       <c r="A966" s="2">
-        <v>15161</v>
+        <v>15430</v>
       </c>
       <c r="B966" s="2">
-        <v>30144</v>
+        <v>43014</v>
       </c>
       <c r="C966" s="2"/>
       <c r="D966" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="E966" s="3" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="967" spans="1:5" customHeight="1" ht="40">
       <c r="A967" s="2">
-        <v>15076</v>
+        <v>13698</v>
       </c>
       <c r="B967" s="2">
-        <v>16933</v>
+        <v>15172</v>
       </c>
       <c r="C967" s="2"/>
       <c r="D967" s="2" t="s">
         <v>1168</v>
       </c>
       <c r="E967" s="3" t="s">
-        <v>1169</v>
+        <v>740</v>
       </c>
     </row>
     <row r="968" spans="1:5" customHeight="1" ht="40">
       <c r="A968" s="2">
-        <v>13449</v>
+        <v>13820</v>
       </c>
       <c r="B968" s="2">
-        <v>13581</v>
+        <v>52986</v>
       </c>
       <c r="C968" s="2"/>
       <c r="D968" s="2" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="E968" s="3" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
     </row>
     <row r="969" spans="1:5" customHeight="1" ht="40">
       <c r="A969" s="2">
-        <v>14002</v>
+        <v>14026</v>
       </c>
       <c r="B969" s="2">
-        <v>46756</v>
+        <v>53051</v>
       </c>
       <c r="C969" s="2"/>
       <c r="D969" s="2" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="E969" s="3" t="s">
-        <v>254</v>
+        <v>494</v>
       </c>
     </row>
     <row r="970" spans="1:5" customHeight="1" ht="40">
       <c r="A970" s="2">
-        <v>14064</v>
+        <v>15674</v>
       </c>
       <c r="B970" s="2">
-        <v>35613</v>
+        <v>32629</v>
       </c>
       <c r="C970" s="2"/>
       <c r="D970" s="2" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="E970" s="3" t="s">
-        <v>1173</v>
+        <v>395</v>
       </c>
     </row>
     <row r="971" spans="1:5" customHeight="1" ht="40">
       <c r="A971" s="2">
-        <v>15074</v>
+        <v>13932</v>
       </c>
       <c r="B971" s="2">
-        <v>16858</v>
+        <v>53075</v>
       </c>
       <c r="C971" s="2"/>
       <c r="D971" s="2" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="E971" s="3" t="s">
-        <v>917</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="972" spans="1:5" customHeight="1" ht="40">
       <c r="A972" s="2">
-        <v>14948</v>
+        <v>13842</v>
       </c>
       <c r="B972" s="2">
-        <v>76494</v>
+        <v>16865</v>
       </c>
       <c r="C972" s="2"/>
       <c r="D972" s="2" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="E972" s="3" t="s">
-        <v>8</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="973" spans="1:5" customHeight="1" ht="40">
       <c r="A973" s="2">
-        <v>14794</v>
+        <v>15096</v>
       </c>
       <c r="B973" s="2">
-        <v>74827</v>
+        <v>24723</v>
       </c>
       <c r="C973" s="2"/>
       <c r="D973" s="2" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="E973" s="3" t="s">
-        <v>8</v>
+        <v>872</v>
       </c>
     </row>
     <row r="974" spans="1:5" customHeight="1" ht="40">
       <c r="A974" s="2">
-        <v>14788</v>
+        <v>14613</v>
       </c>
       <c r="B974" s="2">
-        <v>74797</v>
+        <v>53099</v>
       </c>
       <c r="C974" s="2"/>
       <c r="D974" s="2" t="s">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="E974" s="3" t="s">
-        <v>8</v>
+        <v>587</v>
       </c>
     </row>
     <row r="975" spans="1:5" customHeight="1" ht="40">
       <c r="A975" s="2">
-        <v>14946</v>
+        <v>15190</v>
       </c>
       <c r="B975" s="2">
-        <v>76487</v>
+        <v>33657</v>
       </c>
       <c r="C975" s="2"/>
       <c r="D975" s="2" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="E975" s="3" t="s">
-        <v>8</v>
+        <v>389</v>
       </c>
     </row>
     <row r="976" spans="1:5" customHeight="1" ht="40">
       <c r="A976" s="2">
-        <v>14792</v>
+        <v>14514</v>
       </c>
       <c r="B976" s="2">
-        <v>74810</v>
+        <v>39277</v>
       </c>
       <c r="C976" s="2"/>
       <c r="D976" s="2" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="E976" s="3" t="s">
-        <v>8</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="977" spans="1:5" customHeight="1" ht="40">
       <c r="A977" s="2">
-        <v>15440</v>
+        <v>13960</v>
       </c>
       <c r="B977" s="2">
-        <v>66280</v>
+        <v>24716</v>
       </c>
       <c r="C977" s="2"/>
       <c r="D977" s="2" t="s">
-        <v>1180</v>
+        <v>1178</v>
       </c>
       <c r="E977" s="3" t="s">
-        <v>219</v>
+        <v>748</v>
       </c>
     </row>
     <row r="978" spans="1:5" customHeight="1" ht="40">
       <c r="A978" s="2">
-        <v>15446</v>
+        <v>14930</v>
       </c>
       <c r="B978" s="2">
-        <v>67645</v>
+        <v>77392</v>
       </c>
       <c r="C978" s="2"/>
       <c r="D978" s="2" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="E978" s="3" t="s">
-        <v>219</v>
+        <v>395</v>
       </c>
     </row>
     <row r="979" spans="1:5" customHeight="1" ht="40">
       <c r="A979" s="2">
-        <v>14432</v>
+        <v>14028</v>
       </c>
       <c r="B979" s="2">
-        <v>68611</v>
+        <v>53129</v>
       </c>
       <c r="C979" s="2"/>
       <c r="D979" s="2" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="E979" s="3" t="s">
-        <v>165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="980" spans="1:5" customHeight="1" ht="40">
       <c r="A980" s="2">
-        <v>14436</v>
+        <v>14502</v>
       </c>
       <c r="B980" s="2">
-        <v>68635</v>
+        <v>35309</v>
       </c>
       <c r="C980" s="2"/>
       <c r="D980" s="2" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="E980" s="3" t="s">
-        <v>165</v>
+        <v>199</v>
       </c>
     </row>
     <row r="981" spans="1:5" customHeight="1" ht="40">
       <c r="A981" s="2">
-        <v>14438</v>
+        <v>14736</v>
       </c>
       <c r="B981" s="2">
-        <v>68642</v>
+        <v>70928</v>
       </c>
       <c r="C981" s="2"/>
       <c r="D981" s="2" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="E981" s="3" t="s">
-        <v>165</v>
+        <v>577</v>
       </c>
     </row>
     <row r="982" spans="1:5" customHeight="1" ht="40">
       <c r="A982" s="2">
-        <v>14434</v>
+        <v>14806</v>
       </c>
       <c r="B982" s="2">
-        <v>68628</v>
+        <v>74919</v>
       </c>
       <c r="C982" s="2"/>
       <c r="D982" s="2" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="E982" s="3" t="s">
-        <v>165</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="983" spans="1:5" customHeight="1" ht="40">
       <c r="A983" s="2">
-        <v>14440</v>
+        <v>13718</v>
       </c>
       <c r="B983" s="2">
-        <v>68659</v>
+        <v>20657</v>
       </c>
       <c r="C983" s="2"/>
       <c r="D983" s="2" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="E983" s="3" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
     </row>
     <row r="984" spans="1:5" customHeight="1" ht="40">
       <c r="A984" s="2">
-        <v>14442</v>
+        <v>15152</v>
       </c>
       <c r="B984" s="2">
-        <v>68666</v>
+        <v>28844</v>
       </c>
       <c r="C984" s="2"/>
       <c r="D984" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E984" s="3" t="s">
         <v>1187</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="985" spans="1:5" customHeight="1" ht="40">
       <c r="A985" s="2">
-        <v>14446</v>
+        <v>14004</v>
       </c>
       <c r="B985" s="2">
-        <v>68680</v>
+        <v>47135</v>
       </c>
       <c r="C985" s="2"/>
       <c r="D985" s="2" t="s">
         <v>1188</v>
       </c>
       <c r="E985" s="3" t="s">
-        <v>10</v>
+        <v>494</v>
       </c>
     </row>
     <row r="986" spans="1:5" customHeight="1" ht="40">
       <c r="A986" s="2">
-        <v>14444</v>
+        <v>15462</v>
       </c>
       <c r="B986" s="2">
-        <v>68673</v>
+        <v>70904</v>
       </c>
       <c r="C986" s="2"/>
       <c r="D986" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="E986" s="3" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="987" spans="1:5" customHeight="1" ht="40">
+      <c r="A987" s="2">
+        <v>14535</v>
+      </c>
+      <c r="B987" s="2">
+        <v>44080</v>
+      </c>
+      <c r="C987" s="2"/>
+      <c r="D987" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E987" s="3" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="988" spans="1:5" customHeight="1" ht="40">
+      <c r="A988" s="2">
+        <v>15161</v>
+      </c>
+      <c r="B988" s="2">
+        <v>30144</v>
+      </c>
+      <c r="C988" s="2"/>
+      <c r="D988" s="2" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E988" s="3" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="989" spans="1:5" customHeight="1" ht="40">
+      <c r="A989" s="2">
+        <v>15076</v>
+      </c>
+      <c r="B989" s="2">
+        <v>16933</v>
+      </c>
+      <c r="C989" s="2"/>
+      <c r="D989" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E989" s="3" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="990" spans="1:5" customHeight="1" ht="40">
+      <c r="A990" s="2">
+        <v>13449</v>
+      </c>
+      <c r="B990" s="2">
+        <v>13581</v>
+      </c>
+      <c r="C990" s="2"/>
+      <c r="D990" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E990" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="991" spans="1:5" customHeight="1" ht="40">
+      <c r="A991" s="2">
+        <v>14002</v>
+      </c>
+      <c r="B991" s="2">
+        <v>46756</v>
+      </c>
+      <c r="C991" s="2"/>
+      <c r="D991" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E991" s="3" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="992" spans="1:5" customHeight="1" ht="40">
+      <c r="A992" s="2">
+        <v>14064</v>
+      </c>
+      <c r="B992" s="2">
+        <v>35613</v>
+      </c>
+      <c r="C992" s="2"/>
+      <c r="D992" s="2" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E992" s="3" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="993" spans="1:5" customHeight="1" ht="40">
+      <c r="A993" s="2">
+        <v>15074</v>
+      </c>
+      <c r="B993" s="2">
+        <v>16858</v>
+      </c>
+      <c r="C993" s="2"/>
+      <c r="D993" s="2" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E993" s="3" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="994" spans="1:5" customHeight="1" ht="40">
+      <c r="A994" s="2">
+        <v>14948</v>
+      </c>
+      <c r="B994" s="2">
+        <v>76494</v>
+      </c>
+      <c r="C994" s="2"/>
+      <c r="D994" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E994" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="995" spans="1:5" customHeight="1" ht="40">
+      <c r="A995" s="2">
+        <v>14794</v>
+      </c>
+      <c r="B995" s="2">
+        <v>74827</v>
+      </c>
+      <c r="C995" s="2"/>
+      <c r="D995" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E995" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="996" spans="1:5" customHeight="1" ht="40">
+      <c r="A996" s="2">
+        <v>14788</v>
+      </c>
+      <c r="B996" s="2">
+        <v>74797</v>
+      </c>
+      <c r="C996" s="2"/>
+      <c r="D996" s="2" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E996" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="997" spans="1:5" customHeight="1" ht="40">
+      <c r="A997" s="2">
+        <v>14946</v>
+      </c>
+      <c r="B997" s="2">
+        <v>76487</v>
+      </c>
+      <c r="C997" s="2"/>
+      <c r="D997" s="2" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E997" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="998" spans="1:5" customHeight="1" ht="40">
+      <c r="A998" s="2">
+        <v>14792</v>
+      </c>
+      <c r="B998" s="2">
+        <v>74810</v>
+      </c>
+      <c r="C998" s="2"/>
+      <c r="D998" s="2" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E998" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="999" spans="1:5" customHeight="1" ht="40">
+      <c r="A999" s="2">
+        <v>15440</v>
+      </c>
+      <c r="B999" s="2">
+        <v>66280</v>
+      </c>
+      <c r="C999" s="2"/>
+      <c r="D999" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E999" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:5" customHeight="1" ht="40">
+      <c r="A1000" s="2">
+        <v>15446</v>
+      </c>
+      <c r="B1000" s="2">
+        <v>67645</v>
+      </c>
+      <c r="C1000" s="2"/>
+      <c r="D1000" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E1000" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:5" customHeight="1" ht="40">
+      <c r="A1001" s="2">
+        <v>14432</v>
+      </c>
+      <c r="B1001" s="2">
+        <v>68611</v>
+      </c>
+      <c r="C1001" s="2"/>
+      <c r="D1001" s="2" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E1001" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:5" customHeight="1" ht="40">
+      <c r="A1002" s="2">
+        <v>14436</v>
+      </c>
+      <c r="B1002" s="2">
+        <v>68635</v>
+      </c>
+      <c r="C1002" s="2"/>
+      <c r="D1002" s="2" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E1002" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:5" customHeight="1" ht="40">
+      <c r="A1003" s="2">
+        <v>14438</v>
+      </c>
+      <c r="B1003" s="2">
+        <v>68642</v>
+      </c>
+      <c r="C1003" s="2"/>
+      <c r="D1003" s="2" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E1003" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:5" customHeight="1" ht="40">
+      <c r="A1004" s="2">
+        <v>14434</v>
+      </c>
+      <c r="B1004" s="2">
+        <v>68628</v>
+      </c>
+      <c r="C1004" s="2"/>
+      <c r="D1004" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E1004" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:5" customHeight="1" ht="40">
+      <c r="A1005" s="2">
+        <v>14440</v>
+      </c>
+      <c r="B1005" s="2">
+        <v>68659</v>
+      </c>
+      <c r="C1005" s="2"/>
+      <c r="D1005" s="2" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E1005" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:5" customHeight="1" ht="40">
+      <c r="A1006" s="2">
+        <v>14442</v>
+      </c>
+      <c r="B1006" s="2">
+        <v>68666</v>
+      </c>
+      <c r="C1006" s="2"/>
+      <c r="D1006" s="2" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E1006" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:5" customHeight="1" ht="40">
+      <c r="A1007" s="2">
+        <v>14446</v>
+      </c>
+      <c r="B1007" s="2">
+        <v>68680</v>
+      </c>
+      <c r="C1007" s="2"/>
+      <c r="D1007" s="2" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E1007" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:5" customHeight="1" ht="40">
+      <c r="A1008" s="2">
+        <v>14444</v>
+      </c>
+      <c r="B1008" s="2">
+        <v>68673</v>
+      </c>
+      <c r="C1008" s="2"/>
+      <c r="D1008" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E1008" s="3" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>